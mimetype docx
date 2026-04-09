--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -215,3218 +215,3218 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devices for the electrical stimulation of the olfactory system: A review</w:t>
+                <w:t xml:space="preserve">Electrical Stimulation of Trigeminal Nerve at the Anterior Nasal Septum in Healthy Individuals and Patients With Olfactory Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lipp</w:t>
+                <w:t xml:space="preserve">Konstantinos Garefis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Laamari</w:t>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bertsch</w:t>
+                <w:t xml:space="preserve">Pauline Hanslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Podlesek</w:t>
+                <w:t xml:space="preserve">Coralie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Halina B Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 271, pp.117063. </w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.117063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/alr.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352086v1</w:t>
+                <w:t xml:space="preserve">hal-05351415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of human olfaction by the trigeminal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halina Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Garefis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (48), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adu7926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, Present, and Future of Human Chemical Communication Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene M Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene M Loos</w:t>
+                <w:t xml:space="preserve">Bettina M. Pause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
+                <w:t xml:space="preserve">Monique A. M. Smeets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives on Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (1), pp.20-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/17456916231188147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Stimulation of Trigeminal Nerve at the Anterior Nasal Septum in Healthy Individuals and Patients With Olfactory Dysfunction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susanne Weise</w:t>
+                <w:t xml:space="preserve">Neural representation of allegedly sex-specific human body odor compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Hanslik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Mignot</w:t>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halina B Stanley</w:t>
+                <w:t xml:space="preserve">Cédric Manesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310, pp.121114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/alr.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351415v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural representation of allegedly sex-specific human body odor compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a food-related quality of life questionnaire (CANUT-QVA) for cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+                <w:t xml:space="preserve">Kenza Drareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Fantin</w:t>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Manesse</w:t>
+                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121114⟩</w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.143-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2025.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361106v1</w:t>
+                <w:t xml:space="preserve">hal-04926078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-reported cognitive and affective complaints associated with olfactory loss in an online survey of individuals with COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gonzalez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Avila-Ríos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, 2025, 282 (12), pp.6257-6267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00405-025-09660-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a food-related quality of life questionnaire (CANUT-QVA) for cancer patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenza Drareni</w:t>
+                <w:t xml:space="preserve">Devices for the electrical stimulation of the olfactory system: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
+                <w:t xml:space="preserve">Lara Laamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reisya Rizki Riantiningtyas</w:t>
+                <w:t xml:space="preserve">Arnaud Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anestis Dougkas</w:t>
+                <w:t xml:space="preserve">Dino Podlesek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Riche</w:t>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 59, pp.143-158. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 271, pp.117063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2025.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2024.117063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losing olfaction in COVID-19: Screening, training and effects on quality of life</w:t>
+                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moussy</w:t>
+                <w:t xml:space="preserve">Laetitia Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fournel</w:t>
+                <w:t xml:space="preserve">Cécilia Neige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellil</w:t>
+                <w:t xml:space="preserve">Maylis Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Daudé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Degraix</w:t>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2024.05.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1451096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747510v1</w:t>
+                <w:t xml:space="preserve">hal-04884631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the needs of individuals affected by COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A data set of symptoms and needs of individuals affected by COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H B Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-024-00510-1⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-02961-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695513v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Exceptional Attributed Subgraph Mining to Explore Interindividual Variability in Odor Pleasantness Processing in the Piriform Cortex and Amygdala</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Olfactory perceptual fingerprints of people with olfactory dysfunction and healthy controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Drnovsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antje Haehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34133/icomputing.0086⟩</w:t>
+              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.e1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lio2.1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794818v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we like so much the smell of roses: The recipe for the perfect flower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (2), pp.111635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Exceptional Attributed Subgraph Mining to Explore Interindividual Variability in Odor Pleasantness Processing in the Piriform Cortex and Amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34133/icomputing.0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754232v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot topic: Mapping of the human intranasal mucosal thermal sensitivity: A clinical study on thermal threshold and trigeminal receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bertsch</w:t>
+                <w:t xml:space="preserve">Identification of the needs of individuals affected by COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina B Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304874⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-024-00510-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794804v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining pleasant Olfactory and BRAin stimulations in treatment-resistant depression (COBRA): study protocol for a randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">Hot topic: Mapping of the human intranasal mucosal thermal sensitivity: A clinical study on thermal threshold and trigeminal receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanslik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bertsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1451096⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0304874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0304874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884631v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data set of symptoms and needs of individuals affected by COVID-19</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Hladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Abi Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-02961-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.bjae037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794808v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory perceptual fingerprints of people with olfactory dysfunction and healthy controls</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii Glushkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laryngoscope Investigative Otolaryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lio2.1267⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794801v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the Nasal Cavity Using Flexible PCB Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fieux</w:t>
+                <w:t xml:space="preserve">What do brain oscillations tell about the human sense of smell?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Weise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Podlesek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings2024097231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnr.25335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350946v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do brain oscillations tell about the human sense of smell?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Influence of the human body odor compound HMHA on face perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnr.25335⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03010066231222473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794806v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the human body odor compound HMHA on face perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+                <w:t xml:space="preserve">Losing olfaction in COVID-19: Screening, training and effects on quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
+                <w:t xml:space="preserve">D. Bellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Poupon</w:t>
+                <w:t xml:space="preserve">C. Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Ligout</w:t>
+                <w:t xml:space="preserve">J.L. Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03010066231222473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2024.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680510v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Affectome</w:t>
+                <w:t xml:space="preserve">Flavor enhancement as a strategy to improve food liking in cancer patients with taste and smell alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Schiller</w:t>
+                <w:t xml:space="preserve">K. Drareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra N C Yu</w:t>
+                <w:t xml:space="preserve">A. Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Alia-Klein</w:t>
+                <w:t xml:space="preserve">H. Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Becker</w:t>
+                <w:t xml:space="preserve">D. Vansteene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard C Cromwell</w:t>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728066v2</w:t>
+                <w:t xml:space="preserve">hal-04294340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the human chemical communication of positive emotions using a virtual reality-based mood induction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+                <w:t xml:space="preserve">Phantom smells: a prevalent COVID-19 symptom that progressively sets in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Carlos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamar Bouchoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114147⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 280, pp.1219-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-022-07649-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296414v1</w:t>
+                <w:t xml:space="preserve">hal-03860467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantom smells: a prevalent COVID-19 symptom that progressively sets in</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+                <w:t xml:space="preserve">The Human Affectome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra N C Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Alia-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamar Bouchoucha</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard C Cromwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-022-07649-4⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860467v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728066v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duika L Burges Watson</w:t>
+                <w:t xml:space="preserve">Investigating the human chemical communication of positive emotions using a virtual reality-based mood induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giboreau</w:t>
+                <w:t xml:space="preserve">Olivia Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coveney</w:t>
+                <w:t xml:space="preserve">Aline Robert-Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kelly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Anne Lelgouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.114147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294335v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor enhancement as a strategy to improve food liking in cancer patients with taste and smell alterations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-eAT, a consortium addressing gastronomic solutions for altered taste: A research and development manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dougkas</w:t>
+                <w:t xml:space="preserve">Duika L Burges Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lusson</w:t>
+                <w:t xml:space="preserve">J. Coveney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vansteene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Giboreau</w:t>
+                <w:t xml:space="preserve">C. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 47, pp.53-63. </w:t>
+              <w:t xml:space="preserve">, 2023, 47, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294340v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss of smell in lung cancer patients undergoing chemotherapy: Prevalence and relationship with food habit changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Drareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dougkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,3850 +3484,3850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using subgroup discovery to relate odor pleasantness and intensity to peripheral nervous system reactions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using a bio-inspired surface resonance plasmon electronic nose for fundamental research on human olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Staedlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Oelschlägel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAFFC.2022.3173403⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350, pp.130846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.130846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787352v1</w:t>
+                <w:t xml:space="preserve">hal-03450743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An olfactory self-test effectively screens for COVID-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reut Weissgross</w:t>
+                <w:t xml:space="preserve">And I’m feeling good: effect of emotional sweat and perfume on others’ physiology, verbal responses, and creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aharon Ravia</w:t>
+                <w:t xml:space="preserve">Keith Kawabata Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Mishor</w:t>
+                <w:t xml:space="preserve">Kazue Hirabayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (1), pp.34. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43856-022-00095-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjac012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860472v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
+                <w:t xml:space="preserve">An olfactory self-test effectively screens for COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Brudasca</w:t>
+                <w:t xml:space="preserve">Kobi Snitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lisan</w:t>
+                <w:t xml:space="preserve">Danielle Honigstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tournegros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+                <w:t xml:space="preserve">Reut Weissgross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aharon Ravia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Mishor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43856-022-00095-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03860462v1</w:t>
+                <w:t xml:space="preserve">hal-03860472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">And I’m feeling good: effect of emotional sweat and perfume on others’ physiology, verbal responses, and creativity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kazue Hirabayashi</w:t>
+                <w:t xml:space="preserve">Systematic MRI in persistent post‐Covid‐19 olfactory dysfunction should be reassessed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Brudasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tournegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjac012⟩</w:t>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.23081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760982v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a bio-inspired surface resonance plasmon electronic nose for fundamental research on human olfaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Carro</w:t>
+                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaber Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boudrahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.130846⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1, Part 1), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450743v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rééducation olfactive : bénéfices d’une prise en soins pluri-professionnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Daude</w:t>
+                <w:t xml:space="preserve">Olfactory attributes and colors associated with naturalness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.11.007⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760987v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory attributes and colors associated with naturalness</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using subgroup discovery to relate odor pleasantness and intensity to peripheral nervous system reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 98, pp.104495. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAFFC.2022.3173403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294338v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autumnal lockdown was not the main initiator of the decrease in SARS-CoV-2 circulation in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-science based analysis of perceptual spaces of odors in olfactory loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldair Martínez Pineda</w:t>
+                <w:t xml:space="preserve">Jörn Lötsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
+                <w:t xml:space="preserve">Alfred Ultsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Courtade-Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+                <w:t xml:space="preserve">Antje Hähner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Willgeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43856-021-00002-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89969-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432450v1</w:t>
+                <w:t xml:space="preserve">hal-03450554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of the senses to food emotional experience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived utility of electronic noses in patients with loss of smell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Pinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Draf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lakner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104120⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 278 (6), pp.2155 - 2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-021-06708-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450732v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Subjectivity in Experimental Research on Human Olfaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive and hormonal regulation of appetite for food presented in the olfactory and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa082⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450754v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Alva</w:t>
+                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Gerkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule V. Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432438v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating behavior in autism: senses as a window towards food acceptance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Luisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41, pp.210 - 216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cofs.2021.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configural memory of a blending aromatic mixture reflected in activation of the left orbital part of the inferior frontal gyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Prescott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 402, pp.113088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2020.113088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit measures of emotions: Data-science might help to account for data complexity and heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92, pp.104181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and hormonal regulation of appetite for food presented in the olfactory and visual modalities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brice Corgnet</w:t>
+                <w:t xml:space="preserve">African Gene Flow Reduces Beta-Ionone Anosmia/Hyposmia Prevalence in Admixed Malagasy Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margit Heiske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Alva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117811⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188238v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-science based analysis of perceptual spaces of odors in olfactory loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">The prevalence of olfactory deficits and their effects on eating behavior from childhood to old age: A large-scale study in the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89969-9⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.104273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450554v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine E. Kelly</w:t>
+                <w:t xml:space="preserve">Neural processing of the reward value of pleasant odorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllie Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrianna Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.1592-1605.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.01.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367315v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived utility of electronic noses in patients with loss of smell</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rouby</w:t>
+                <w:t xml:space="preserve">Corrigendum to: More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Parma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Niv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-021-06708-6⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.bjab050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjab050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432713v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prevalence of olfactory deficits and their effects on eating behavior from childhood to old age: A large-scale study in the French population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bessy</w:t>
+                <w:t xml:space="preserve">Cognitive and hormonal regulation of appetite for food presented in the olfactory and visual modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Janet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 117811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432475v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to: More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine E. Kelly</w:t>
+                <w:t xml:space="preserve">Smells Influence Perceived Pleasantness but Not Memorization of a Visual Virtual Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Sabiniewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guducu Cagdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjab050⟩</w:t>
+              <w:t xml:space="preserve">I-Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041669521989731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525901v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural processing of the reward value of pleasant odorants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Recovery From COVID-19-Related Olfactory Disorders and Quality of Life: Insights From an Observational Online Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.01.066⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, pp.bjab028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjab028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819068v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive and hormonal regulation of appetite for food presented in the olfactory and visual modalities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of new behavioral parameters to assess odorant hedonic value in humans: A naturalistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 366, pp.109422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990722v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smells Influence Perceived Pleasantness but Not Memorization of a Visual Virtual Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Schaefer</w:t>
+                <w:t xml:space="preserve">Accounting for Subjectivity in Experimental Research on Human Olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guducu Cagdas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jean-Michel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I-Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2041669521989731⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450539v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery From COVID-19-Related Olfactory Disorders and Quality of Life: Insights From an Observational Online Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the contribution of the senses to food emotional experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjab028⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.104120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2020.104120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432416v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new behavioral parameters to assess odorant hedonic value in humans: A naturalistic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">The autumnal lockdown was not the main initiator of the decrease in SARS-CoV-2 circulation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldair Martínez Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Noury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Courtade-Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 366, pp.109422. </w:t>
+              <w:t xml:space="preserve">Communications Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43856-021-00002-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818750v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotherapy-induced taste and smell changes influence food perception in cancer patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary challenges for elucidating human olfactory attractiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Richard Ortegón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dougkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-020-05717-1⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 375 (1800), pp.20190268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065646v1</w:t>
+                <w:t xml:space="preserve">hal-03065631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory and Gustatory Function in Patients With Different Types of Maxillofacial Trauma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">COVID-19 et olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laryngoscope</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098257v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary challenges for elucidating human olfactory attractiveness</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Smell and taste changes are early indicators of the COVID-19 pandemic and political decision effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Pereda-Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0268⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18963-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065631v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978603v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell and taste changes are early indicators of the COVID-19 pandemic and political decision effectiveness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Olfactory and Gustatory Function in Patients With Different Types of Maxillofacial Trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Drareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐arnaud Serex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Hugentobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18963-y⟩</w:t>
+              <w:t xml:space="preserve">Laryngoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lary.28701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978603v2</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 et olfaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Visual Priming Influences Olfactomotor Response and Perceptual Experience of Smells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre - Société des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (3), pp.211-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068218v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Odor Intensity Estimates and COVID-19 Prevalence Prediction in a Swedish Population</w:t>
               </w:r>
@@ -7339,77 +7339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Iravani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artin Arshamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aharon Ravia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Mishor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobi Snitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (6), pp.449-456. </w:t>
@@ -7441,797 +7441,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Priming Influences Olfactomotor Response and Perceptual Experience of Smells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental investigation comparing a surface plasmon resonance imaging-based artificial nose with natural olfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa008⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 320, pp.128342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060296v1</w:t>
+                <w:t xml:space="preserve">hal-03065630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation comparing a surface plasmon resonance imaging-based artificial nose with natural olfaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Dubreuil</w:t>
+                <w:t xml:space="preserve">A Methodological Investigation of a Dental MRI Coil to Obtain Functional Signals from the Human Olfactory Bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Iannilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2020.128342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065630v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodological Investigation of a Dental MRI Coil to Obtain Functional Signals from the Human Olfactory Bulb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Hummel</w:t>
+                <w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Parma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Ohla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G Veldhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Niv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (7), pp.609-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2020.108624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080495v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than smell. COVID-19 is associated with severe impairment of smell, taste, and chemesthesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemotherapy-induced taste and smell changes influence food perception in cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Drareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (7), pp.609-622. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaa041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-020-05717-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911030v1</w:t>
+                <w:t xml:space="preserve">hal-03065646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between food behavior and taste and smell alterations in cancer patients undergoing chemotherapy: A structured review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. J. Souquet</w:t>
+                <w:t xml:space="preserve">Influence of gender and culture on the perception of acidic compounds of human body odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baldovini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.112561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195266v1</w:t>
+                <w:t xml:space="preserve">hal-02343684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Differences as a Key Factor to Uncover the Neural Underpinnings of Hedonic and Social Functions of Human Olfaction: Current Findings from PET and fMRI Studies and Future Considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’éducation à l’alimentation dans le trouble du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Luisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clerc Bérod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (6), pp.977-986. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°2 (2), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00733-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.192.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098250v2</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural processing of odor-associated words: an fMRI study in patients with acquired olfactory loss</w:t>
               </w:r>
@@ -8256,51 +8256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Croy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Raue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8351,90 +8351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of hedonics in the Human Affectome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Kathrin Bräscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Bannister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destany Calma-Birling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8479,1795 +8479,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation à l’alimentation dans le trouble du spectre de l’autisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Individual Differences as a Key Factor to Uncover the Neural Underpinnings of Hedonic and Social Functions of Human Olfaction: Current Findings from PET and fMRI Studies and Future Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.192.0201⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.977-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00733-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343768v1</w:t>
+                <w:t xml:space="preserve">hal-03098250v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gender and culture on the perception of acidic compounds of human body odor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Pierron</w:t>
+                <w:t xml:space="preserve">Visual and Hedonic Perception of Food Stimuli in Children with Autism Spectrum Disorders and their Relationship to Food Neophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Luisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clerc Bérod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Raphaëlle Richoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junpeng Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112561⟩</w:t>
+              <w:t xml:space="preserve">Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0301006619828300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343684v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Hedonic Perception of Food Stimuli in Children with Autism Spectrum Disorders and their Relationship to Food Neophobia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junpeng Lao</w:t>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0301006619828300⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343688v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical features mining provides new descriptive structure-odor relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bosc</w:t>
+                <w:t xml:space="preserve">Relationship between food behavior and taste and smell alterations in cancer patients undergoing chemotherapy: A structured review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Drareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dougkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sabri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+                <w:t xml:space="preserve">P. J. Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.e1006945. </w:t>
+              <w:t xml:space="preserve">Seminars in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (2), pp.160-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.seminoncol.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343686v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-imaged based method for matching brains in a common anatomical space for cellular imagery</w:t>
+                <w:t xml:space="preserve">Impaired Odor Perception in Autism Spectrum Disorder Is Associated with Decreased Activity in Olfactory Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maellie Midroit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+                <w:t xml:space="preserve">L Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Sacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">K Albertowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Roessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (8), pp.627-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjy051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343693v1</w:t>
+                <w:t xml:space="preserve">hal-02343691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Plasticity of the Primary and Secondary Olfactory cortices: Increased Gray Matter Volume Following Surgical Treatment for Chronic Rhinosinusitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fischer</w:t>
+                <w:t xml:space="preserve">Effects of familiarization on odor hedonic responses and food choices in children with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Luisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Clerc Bérod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Han</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">David Garcia-Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (6), pp.1460-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361318815252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02343690v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Odor Perception in Autism Spectrum Disorder Is Associated with Decreased Activity in Olfactory Cortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pleasantness and trigeminal sensations as salient dimensions in organizing the semantic and physiological spaces of odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Licon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjy051⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26510-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343691v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of familiarization on odor hedonic responses and food choices in children with autism spectrum disorders</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Non-imaged based method for matching brains in a common anatomical space for cellular imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Sacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361318815252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 304, pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343689v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleasantness and trigeminal sensations as salient dimensions in organizing the semantic and physiological spaces of odors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structural Plasticity of the Primary and Secondary Olfactory cortices: Increased Gray Matter Volume Following Surgical Treatment for Chronic Rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Whitcroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 395, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26510-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise shapes domain-specific functional cerebral asymmetry during mental imagery: the case of culinary arts and music</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection of sickness in conspecifics using olfactory and visual cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.13596⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (24), pp.6157-6159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1707139114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343697v1</w:t>
+                <w:t xml:space="preserve">hal-02343695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysosmia-Associated Changes in Eating Behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rouby</w:t>
+                <w:t xml:space="preserve">Learning to name smells increases activity in heteromodal semantic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sezille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Licón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-017-9237-3⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (12), pp.5958-5969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343764v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of sickness in conspecifics using olfactory and visual cues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Expertise shapes domain-specific functional cerebral asymmetry during mental imagery: the case of culinary arts and music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1707139114⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (12), pp.1524-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.13596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343695v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to name smells increases activity in heteromodal semantic areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+                <w:t xml:space="preserve">Dysosmia-Associated Changes in Eating Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Gerber</w:t>
+                <w:t xml:space="preserve">C. Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (12), pp.5958-5969. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.104-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.23801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-017-9237-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343694v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Psychophysiological Responses to Aversive Odors and Nutritional Status During Normal Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Djordjevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (6), pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10295,477 +10295,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Social Nose: Importance of Olfactory Perception in Group Dynamics and Relationships</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of the European Test of Olfactory Capabilities in patients with olfactory impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Landis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Inquiry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1047840X.2016.1215207⟩</w:t>
+              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 273 (2), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00405-015-3536-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343769v1</w:t>
+                <w:t xml:space="preserve">hal-02343704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the European Test of Olfactory Capabilities in patients with olfactory impairment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional representation of odors in the human olfactory cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sezille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00405-015-3536-6⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.2161-2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343704v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional representation of odors in the human olfactory cortex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Social Nose: Importance of Olfactory Perception in Group Dynamics and Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.2161-2172. </w:t>
+              <w:t xml:space="preserve">Psychological Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.299-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.23164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1047840X.2016.1215207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343699v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered Affective Evaluations of Smells in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (2), pp.433-441. </w:t>
@@ -10803,90 +10803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociated neural representations induced by complex and simple odorant molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sezille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10949,90 +10949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor Perception in Children with Autism Spectrum Disorder and its Relationship to Food Neophobia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Luisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Clerc Bérod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11083,103 +11083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewing Olfactory Affective Responses Through the Sniff Prism: Effect of Perceptual Dimensions and Age on Olfactomotor Responses to Odors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Coppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11207,1245 +11207,1245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pleasant familiar odor influences perceived stress and peripheral nervous system activity during normal aging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists and perfumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sezille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.frontiersin.org/Journal/10.3389/fpsyg.2014.00012/full</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343709v1</w:t>
+                <w:t xml:space="preserve">halshs-00997899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated exposure to odors induces affective habituation of perception and sniffing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socio-anthropological perspective of the under nutrition care of cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00119⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (3), pp.258-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343706v1</w:t>
+                <w:t xml:space="preserve">hal-01859452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists and perfumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists, and perfumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sezille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognitive Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00997899v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-anthropological perspective of the under nutrition care of cancer patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Giboreau</w:t>
+                <w:t xml:space="preserve">The effect of verbal context on olfactory neural responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Croy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sezille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bdc.2014.1905⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.810-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.22215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859452v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedonic appreciation and verbal description of pleasant and unpleasant odors in untrained, trainee cooks, flavorists, and perfumers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A pleasant familiar odor influences perceived stress and peripheral nervous system activity during normal aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343710v1</w:t>
+                <w:t xml:space="preserve">hal-02343709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of verbal context on olfactory neural responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Repeated exposure to odors induces affective habituation of perception and sniffing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ferdenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (3), pp.810-818. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.22215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343716v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does olfactory specific satiety take place in a natural setting?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-modal integration of emotions in the chemical senses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fernandez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilia Iannilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Schriever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Seok Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343717v1</w:t>
+                <w:t xml:space="preserve">hal-02343711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisplatin chemotherapy induces odor perception changes in bronchial cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lung Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 82 (1), pp.168-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lungcan.2013.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal integration of emotions in the chemical senses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does olfactory specific satiety take place in a natural setting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2013.00883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A portable experimental apparatus for human olfactory fMRI experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sezille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12508,90 +12508,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Aging on Hedonic Appreciation of Pleasant and Unpleasant Odors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e61376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12619,1375 +12619,1375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Piriform Cortex in Human Olfactory Perception: Insights from Functional Neuroimaging Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dissociated Representations of Pleasant and Unpleasant Olfacto-Trigeminal Mixtures: An fMRI Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Iannilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han-Seok Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.4-10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12078-011-9110-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343766v1</w:t>
+                <w:t xml:space="preserve">hal-02343718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociated Representations of Pleasant and Unpleasant Olfacto-Trigeminal Mixtures: An fMRI Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Role of the Piriform Cortex in Human Olfactory Perception: Insights from Functional Neuroimaging Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38358. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.4-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-011-9110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343718v1</w:t>
+                <w:t xml:space="preserve">hal-02343766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular complexity determines the number of olfactory notes and the pleasantness of smells</w:t>
+                <w:t xml:space="preserve">Ontogeny of Odor Liking during Childhood and Its Relation to Language Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Kermen</w:t>
+                <w:t xml:space="preserve">Fanny Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Ziessel</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep00206⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370270v1</w:t>
+                <w:t xml:space="preserve">halshs-00778619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of Odor Liking during Childhood and Its Relation to Language Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rink</w:t>
+                <w:t xml:space="preserve">Physicochemical influence on odor hedonics: Where does it occur first?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caherine Rouby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Joussain</w:t>
+                <w:t xml:space="preserve">Amandine Chakirian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourgeat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (1), pp.83-91. </w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (5), pp.563-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/cib.4.5.15811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00778619v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical influence on odor hedonics: Where does it occur first?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Molecular complexity determines the number of olfactory notes and the pleasantness of smells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chakirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sezille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chakirian</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (5), pp.563-5. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/cib.4.5.15811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343721v1</w:t>
+                <w:t xml:space="preserve">hal-02370270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Features of Neural Activity in the Olfactory System Form a Parallel Code That Predicts Olfactory Behavior and Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafi Haddad</w:t>
+                <w:t xml:space="preserve">R. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tali Weiss</w:t>
+                <w:t xml:space="preserve">T. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rehan Khan</w:t>
+                <w:t xml:space="preserve">R. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boaz Nadler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">B. Nadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+              <w:t xml:space="preserve">, 2010, 30 (27), pp.9017-9026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0398-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370255v1</w:t>
+                <w:t xml:space="preserve">hal-02343725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic knowledge influences prewired hedonic responses to odors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">The effect of early experience on odor perception in humans: Psychological and physiological correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013878⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.458-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343722v2</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Features of Neural Activity in the Olfactory System Form a Parallel Code That Predicts Olfactory Behavior and Perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogeny of Odor Liking during Childhood and Its Relation to Language Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khan</w:t>
+                <w:t xml:space="preserve">F. Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Nadler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Mandairon</w:t>
+                <w:t xml:space="preserve">M. Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chakirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0398-10.2010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjq101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343725v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of early experience on odor perception in humans: Psychological and physiological correlates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Rinck</w:t>
+                <w:t xml:space="preserve">Global Features of Neural Activity in the Olfactory System Form a Parallel Code That Predicts Olfactory Behavior and Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafi Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bourgeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rouby</w:t>
+                <w:t xml:space="preserve">Tali Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Nadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2009.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0398-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02343726v2</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogeny of Odor Liking during Childhood and Its Relation to Language Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic knowledge influences prewired hedonic responses to odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rinck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Bourgeat</w:t>
+                <w:t xml:space="preserve">Anne Ziessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Joussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjq101⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343724v1</w:t>
+                <w:t xml:space="preserve">hal-02343722v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humans and Mice Express Similar Olfactory Preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14004,487 +14004,487 @@
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0004209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992201v1</w:t>
+                <w:t xml:space="preserve">hal-02343728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual and Sensorimotor Differences between “Good” and “Poor” Olfactory Mental Imagers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Humans and Mice Express Similar Olfactory Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.03915.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.e4209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343727v1</w:t>
+                <w:t xml:space="preserve">hal-02992201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual and sensorimotor differences between &amp;quot;good&amp;quot; and &amp;quot;poor&amp;quot; olfactory mental imagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1170, pp.333-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00600012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans and Mice Express Similar Olfactory Preferences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Perceptual and Sensorimotor Differences between “Good” and “Poor” Olfactory Mental Imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004209⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1170 (1), pp.333-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2009.03915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor hedonics and their modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pouliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (8), pp.545-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14530,77 +14530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which format for odor images?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (1), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14619,524 +14619,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00418047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Anhedonia Level in Menopausal Women is Accompanied by a Shift in Olfactory Function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Bourgeat</w:t>
+                <w:t xml:space="preserve">Neural coding of stimulus concentration in the human olfactory and intranasal trigeminal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Barkat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">E. Iannilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1 (1), pp.43-47. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 154 (2), pp.832-838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12078-007-9001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.03.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343765v1</w:t>
+                <w:t xml:space="preserve">hal-02343734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy and Masking in Odor Mixtures: An Electrophysiological Study of Orthonasal vs. Retronasal Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ishii</w:t>
+                <w:t xml:space="preserve">Increase in Anhedonia Level in Menopausal Women is Accompanied by a Shift in Olfactory Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pouliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Roudnitzky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Samy Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjn022⟩</w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12078-007-9001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343731v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which format for odor images?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synergy and Masking in Odor Mixtures: An Electrophysiological Study of Orthonasal vs. Retronasal Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Roudnitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (1), pp.11-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjn060⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.553-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjn022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343730v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural coding of stimulus concentration in the human olfactory and intranasal trigeminal systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Which format for odor images?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1), pp.11-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjn060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2008.03.079⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02343734v1</w:t>
+                <w:t xml:space="preserve">hal-02343730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy and masking in odor mixtures: an electrophysiological study of orthonasal vs. retronasal perception</w:t>
               </w:r>
@@ -15148,104 +15148,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Ishii-Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Roudnitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.553-561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjn022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137548v1</w:t>
@@ -15295,64 +15295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.N. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 434 (1), pp.108-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15398,90 +15398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neural representation of odor is modulated by the presence of a trigeminal stimulus during odor encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frasnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hummel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 118 (3), pp.696-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15521,316 +15521,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual differences in odor imaging ability reflect differences in olfactory and emotional perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Psychological and physiological evaluation of emotional effects of a perfume in menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rouby</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjl051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (5), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2494.2007.00398.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137137v1</w:t>
+                <w:t xml:space="preserve">hal-02343733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological and physiological evaluation of emotional effects of a perfume in menopausal women</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Individual differences in odor imaging ability reflect differences in olfactory and emotional perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Fanchon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (3), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjl051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-2494.2007.00398.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02343733v1</w:t>
+                <w:t xml:space="preserve">hal-01137137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedonic-Specific Activity in Piriform Cortex During Odor Imagery Mimics That During Odor Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Sobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehan Khan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (6), pp.3254-3262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15864,87 +15864,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Differences in Odor Imaging Ability Reflect Differences in Olfactory and Emotional Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (3), pp.237-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjl051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343740v1</w:t>
@@ -15955,64 +15955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory function in children assessed with psychophysical and electrophysiological techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Nikolaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16114,64 +16114,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual cues during olfactory learning improve memory for smells in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Stagnetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (4), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16211,697 +16211,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odorant-specific Patterns of Sniffing during Imagery Distinguish ‘Bad’ and ‘Good’ Olfactory Imagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Plailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">S. Pouliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (6), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bji045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343742v1</w:t>
+                <w:t xml:space="preserve">hal-02343741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentional modulation in human primary olfactory cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Plailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Zelano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jess Porter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brad Johnson</w:t>
+                <w:t xml:space="preserve">David Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn1368⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343744v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391173v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorant-specific Patterns of Sniffing during Imagery Distinguish ‘Bad’ and ‘Good’ Olfactory Imagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Attentional modulation in human primary olfactory cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Zelano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pouliot</w:t>
+                <w:t xml:space="preserve">Jess Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sobel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Mainland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bji045⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn1368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343741v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId524" w:history="1">
+                <w:t xml:space="preserve">Involvement of right piriform cortex in olfactory familiarity judgments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Plailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pachot-Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Delon-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Kareken</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Kareken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-1041. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.1032-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878301v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniffing a human sex-steroid derived compound affects mood and autonomic arousal in a dose-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Tsutsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,51 +16999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sniffing human sex-steroid derived compounds modulates mood, memory and autonomic nervous system function in specific behavioral contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17135,1420 +17135,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor and color of cosmetic products: correlations between subjective judgement and autonomous nervous system response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Barkat</w:t>
+                <w:t xml:space="preserve">Perceptual, affective, and cognitive judgments of odors: pleasantness and handedness effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thomas-Danguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Rouby</w:t>
+                <w:t xml:space="preserve">Vincent Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sicard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (3), pp.270-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343732v1</w:t>
+                <w:t xml:space="preserve">hal-02343751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual, affective, and cognitive judgments of odors: pleasantness and handedness effects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Olfactomotor activity during imagery mimics that during perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rouby</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pouliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mainland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Farget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Vigouroux</w:t>
+                <w:t xml:space="preserve">Bradley Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (11), pp.1142-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343751v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactomotor activity during imagery mimics that during perception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sex-Steroid Derived Compounds Induce Sex-Specific Effects on Autonomic Nervous System Function in Humans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Porter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joel Mainland</w:t>
+                <w:t xml:space="preserve">T. Tsutsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Johnson</w:t>
+                <w:t xml:space="preserve">J. Mainland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn1145⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 117 (6), pp.1125-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0735-7044.117.6.1125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343748v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Steroid Derived Compounds Induce Sex-Specific Effects on Autonomic Nervous System Function in Humans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Odor and color of cosmetic products: correlations between subjective judgement and autonomous nervous system response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Tsutsui</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mainland</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (6), pp.273-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-2494.2003.00196.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/0735-7044.117.6.1125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02343747v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One nostril knows what the other learns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Mainland</w:t>
+                <w:t xml:space="preserve">Asymmetry of pleasant vs. unpleasant odor processing during affective judgment in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bremner</w:t>
+                <w:t xml:space="preserve">C Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasha Young</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Holley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/419802a⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 328 (3), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(02)00548-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343756v1</w:t>
+                <w:t xml:space="preserve">hal-02343758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Nervous System Responses to Odours: the Role of Pleasantness and Arousal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of affective and cognitive judgments on autonomic parameters during inhalation of pleasant and unpleasant odors in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 27 (8), pp.703-709. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 319 (3), pp.162-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/chemse/27.8.703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02572-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343757v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry of pleasant vs. unpleasant odor processing during affective judgment in humans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Autonomic Nervous System Responses to Odours: the Role of Pleasantness and Arousal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 328 (3), pp.309-313. </w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 27 (8), pp.703-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(02)00548-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/chemse/27.8.703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02343758v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of affective and cognitive judgments on autonomic parameters during inhalation of pleasant and unpleasant odors in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Vigouroux</w:t>
+                <w:t xml:space="preserve">One nostril knows what the other learns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Mainland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehan Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0304-3940(01)02572-1⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 419 (6909), pp.802-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/419802a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02343759v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychophysiological correlates of affects in human olfaction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Do primacy, recency and experimental amnesia also exist for odor names?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ah Holley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 32 (5), pp.326-32</w:t>
+              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 8, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343755v1</w:t>
+                <w:t xml:space="preserve">hal-02343781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do primacy, recency and experimental amnesia also exist for odor names?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Psychophysiological correlates of affects in human olfaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Farget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 8, pp.23-32</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (5), pp.326-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343781v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of visual event-related potentials by emotional olfactory stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Farget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32 (6), pp.335-42</w:t>
@@ -18577,64 +18577,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Differences in Verbal and Non-Verbal Affective Responses to Smells: Influence of Odor Label Across Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Digard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18756,64 +18756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in post-Covid patients: impact on food behavior and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18881,77 +18881,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reward system supports spontaneous attraction to odorants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chalencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Sacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18993,90 +18993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le flux de gène africain réduit l'anosmie à la beta-ionone chez une population malgache admixée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pereda-Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19118,90 +19118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional Attributed Subgraph Mining To Understand The Olfactory Percept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19278,51 +19278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Montchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fasoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19360,90 +19360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">h(odor): Interactive Discovery of Hypotheses on the Structure-Odor Relationship in Neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19481,103 +19481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local subgroup discovery for eliciting and understanding new structure-odor relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Golebiowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discovery Science: 19th International Conference, DS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bari, Italy. pp.19-34, </w:t>
@@ -19615,103 +19615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la découverte de modèles exceptionnels locaux : des règles descriptives liant les molécules à leurs odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Internationales Francophones Extraction et Gestion des Connaissances (EGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.305-316</w:t>
@@ -19753,51 +19753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory configural and elemental abilities in adults with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arshamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19865,77 +19865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the superior temporal sulcus involved in the reinforced configural processing of a binary odor mixture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19990,478 +19990,478 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of a blending odor mixture: an fMRI study in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Sinding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Béno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. international symposium on Olfaction and taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, France. 1 p</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123319v1</w:t>
+                <w:t xml:space="preserve">hal-00746952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagination et création en cuisine : analyse du discours de cuisiniers français et marocains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+                <w:t xml:space="preserve">Perception of a blending odor mixture: an fMRI study in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sinding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Béno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Le Manger et le Dire. Pour une approche du discours culinaire et gastronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">16. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00779200v1</w:t>
+                <w:t xml:space="preserve">hal-01123319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of a blending odor mixture: an fMRI study in humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Hummel</w:t>
+                <w:t xml:space="preserve">Imagination et création en cuisine : analyse du discours de cuisiniers français et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque International Le Manger et le Dire. Pour une approche du discours culinaire et gastronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746952v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00779200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imagination des créateurs en cuisine, parfumerie et musique : analyse du discours et du fonctionnement cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La création : acteurs, objets, contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, France</w:t>
@@ -20490,103 +20490,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Imaging in Professional perfumers, cooks and musicians: linguistic and EEG studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Joussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Olfaction and Taste (ISOT/ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
@@ -20615,103 +20615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagination and creation in cooks and perfumers : a linguistic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t>
@@ -20734,299 +20734,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une activité écologique est à la source de nuisances. Les revendications environnementales et éthiques des riverains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Longitudinal study of olfactory preferences during chilhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Discours écologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">AChemS (Association for Chemoreception Sciences), 31st Annual Meeting, Hyatt Sarasota, Sarasota, 22-26 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hyatt Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00600025v1</w:t>
+                <w:t xml:space="preserve">hal-03071947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal study of olfactory preferences during chilhood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Quand une activité écologique est à la source de nuisances. Les revendications environnementales et éthiques des riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AChemS (Association for Chemoreception Sciences), 31st Annual Meeting, Hyatt Sarasota, Sarasota, 22-26 avril 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Hyatt Sarasota, United States</w:t>
+              <w:t xml:space="preserve">Colloque Discours écologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071947v1</w:t>
+                <w:t xml:space="preserve">halshs-00600025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I don't want to know about it !' Unpleasantness prevents odor identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on olfaction and taste, ISOT XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21064,77 +21064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor Categorization in the Absence or in the Presence of Odor Names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Barkat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Annual Meeting of the Association for Chemoreception Sciences Achems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Sarasota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21204,77 +21204,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing odorants during olfactory training: an efficient strategy to improve olfactory perception, cognition and well-being in the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieira Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21329,77 +21329,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in the elderly: impact on olfactory perception, cognition and well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21467,77 +21467,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Kassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Boudrahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journée francophone de kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
@@ -21566,90 +21566,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do we like so much the smell of roses: relationship between odorant compounds and olfactory hedonics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Adrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Mantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21691,103 +21691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic neuro-anthropology: Add fun phenotyping to your next field trip!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harilanto Razafindrazaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Talou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margit Heiske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Pereda-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth ISABS Conference on Forensic and Anthropologic Genetics and Mayo Clinic. Bol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Island of Brač, Croatia</w:t>
@@ -21848,51 +21848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -21914,64 +21914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerveau et odorat Nouvelle édition: Comment (ré) éduquer son nez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP sciences. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
@@ -22019,671 +22019,671 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral Nervous System Responses to Food Stimuli: Analysis Using Data Science Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Hedonic Behaviors to Food Odors in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Moranges</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ines Adrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moustafa Bensafi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US; Springer US, pp.233-246, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.131-143, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579089v1</w:t>
+                <w:t xml:space="preserve">hal-04695858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Food Emotions Using Semi-Guided Interviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peripheral Nervous System Responses to Food Stimuli: Analysis Using Data Science Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Moranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.103-112, 2023, Methods and Protocols in Food Science, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_9⟩</w:t>
+              <w:t xml:space="preserve">, Springer US; Springer US, pp.233-246, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958559v1</w:t>
+                <w:t xml:space="preserve">hal-04579089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Hedonic Behaviors to Food Odors in Children</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Food Emotions Using Semi-Guided Interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic Protocols on Emotions, Senses, and Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer US, pp.131-143, 2023, Methods and Protocols in Food Science, 978-1-0716-2933-8. </w:t>
+              <w:t xml:space="preserve">, Springer US, pp.103-112, 2023, Methods and Protocols in Food Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2934-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695858v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senses and emotion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homo icarus : Evolution biologique de l'homme dans l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pereda-Loth Veronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisseyre Lenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiske Margit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginibrière Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alva Sanchez Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Homo futurus Quelles évolutions biologiques pour l'espèce humaine?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450710v1</w:t>
+                <w:t xml:space="preserve">hal-03451510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo icarus : Evolution biologique de l'homme dans l'espace</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Senses and emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Bensafi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Homo futurus Quelles évolutions biologiques pour l'espèce humaine?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.85-110, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821124-3.00003-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451510v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuisances olfactives et qualité de vie : crises et risques de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Beltran-Vidal; F. Maniez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots de la santé et psychoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.249-260, 2011</w:t>
@@ -22712,77 +22712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory nuisance and its impact on quality of life: discourses of residents in a crisis situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses and the City. An Interdisciplinary View of Urban Sensescapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22839,51 +22839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés et systèmes de substitution sensorielle de l'odorat chez un sujet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22891,51 +22891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ferdenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2024200803A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22985,90 +22985,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The best COVID-19 predictor is recent smell loss: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Gerkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Ohla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Geraldine Veldhuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule V. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23276,51 +23276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moustafa.bensafi@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352086v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laamari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Podlesek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.117063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Loos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina M. Pause" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. M. Smeets" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231188147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Manesse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121114" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez-Navarro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Avila-R&#237;os" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09660-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Drareni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695513v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Campos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00510-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Stanley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-02961-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drnovsek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Haehner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.1267" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leonhardt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25335" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ligout" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066231222473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728066v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schiller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N C Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Alia-Klein" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard C Cromwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carlos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114147" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Bouchoucha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07649-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294340v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drareni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dougkas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lusson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vansteene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.11.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Souquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2023.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860472v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobi Snitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Honigstein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Weissgross" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aharon Ravia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mishor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-022-00095-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazue Hirabayashi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjac012" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Staedl&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Oelschl&#228;gel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Carro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130846" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dantec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yvert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigrist" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104495" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldair Mart&#237;nez Pineda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Saidi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-021-00002-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104120" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450754v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa082" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450568v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Petitpierre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Luisier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Fouillen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117811" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn L&#246;tsch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ultsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje H&#228;hner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Willgeroth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89969-9" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Draf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lakner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-021-06708-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432475v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manesse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104273" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819068v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Milton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.066" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990722v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Janet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fournel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fouillen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derrington" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450539v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sabiniewicz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schaefer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guducu Cagdas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Manesse" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669521989731" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dantec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab028" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109422" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05717-1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;arnaud Serex" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hugentobler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.28701" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065631v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0268" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068218v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Iravani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artin Arshamian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060296v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubreuil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128342" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080495v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Iannilli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Werner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hummel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108624" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195266v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2019.05.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098250v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00733-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343687v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Han" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Croy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00062-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343685v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Br&#228;scher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bannister" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destany Calma-Birling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clerc B&#233;rod" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.192.0201" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343684v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112561" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006619828300" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343693v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sacquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Whitcroft" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Han" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.10.011" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX3Q9PC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Koehler" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Albertowski" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roessner" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerber" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy051" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343689v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361318815252" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343692v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26510-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343697v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13596" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343764v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-017-9237-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343695v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707139114" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343694v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gerber" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23801" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Djordjevic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx027" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2016.1215207" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343704v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joussain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-015-3536-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343699v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sezille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23164" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150332" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343705v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakirian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.12.011" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42C2TZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343700v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01830" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343702v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coppin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01776" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343709v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00113" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343706v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00119" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343716v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Phillips" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22215" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343717v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.10.006" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J2LRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343713v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hummel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2013.06.009" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4WJ9N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343711v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Iannilli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schriever" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Seok Seo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00883" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343714v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Messaoudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.04.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRSC35L1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061376" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343766v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9110-8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343718v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038358" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370270v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziessel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00206" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778619v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rink" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caherine Rouby" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq101" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343721v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chakirian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.4.5.15811" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370255v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Haddad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Weiss" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Khan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Nadler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0398-10.2010" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343725v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weiss" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadler" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandairon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343724v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rinck" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat-Defradas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02992201v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004209" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343728v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343772v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pouliot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2625GH42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343765v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-007-9001-1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343731v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishii" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343730v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn060" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343734v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iannilli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.079" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LSCMKQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343735v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncelet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Landis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.01.037" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZT0P6MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343739v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frasnelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reden" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.022" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0S06QJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137137v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjl051" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343733v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abriat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanchon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2007.00398.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07DA2D406F29919444DA80C72D2CC3EA8C093FAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343736v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Sobel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00349.2007" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343740v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nikolaus" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laing" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.040" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G30GJKZF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343767v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stagnetto" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.012" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6RD79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343744v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zelano" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Porter" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mainland" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Johnson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1368" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343741v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sobel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji045" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343745v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsutsui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levenson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sobel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2004.03.007" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40V0324-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343746v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Brown" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levenson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.09.009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4JF2L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343732v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas-Danguin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2494.2003.00196.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38WV0WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343751v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343748v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Porter" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Johnson" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1145" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343747v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brown" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsutsui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainland" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.117.6.1125" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343756v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bremner" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Young" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/419802a" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343757v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouby" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Farget" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bertrand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigouroux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/27.8.703" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343758v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holley" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00548-7" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB2W6FSK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343759v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02572-1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGW7RL67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343755v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343781v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ah Holley" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343754v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343698v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Digard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Luneau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw098" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941271v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalencon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sacquet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912664v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montchamps" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fasoli" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594690v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pflug" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arshamian" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594742v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123319v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hummel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779200v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746952v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779179v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071947v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956482v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kassan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941386v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mantel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830669v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956563v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956557v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958559v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_9" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695858v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adrar" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_11" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450710v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821124-3.00003-X" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451510v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereda-Loth Veronica" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseyre Lenka" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiske Margit" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginibri&#232;re Didier" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Sanchez Omar" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956544v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubreuil" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moustafa.bensafi@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351415v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Garefis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Weise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanslik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mignot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina B Stanley" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.70003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Stanley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lipp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7926" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213844v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene M Loos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina M. Pause" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A. M. Smeets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17456916231188147" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Manesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121114" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Drareni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reisya Rizki Riantiningtyas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anestis Dougkas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.01.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Loth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pierron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez-Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Avila-R&#237;os" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-025-09660-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laamari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bertsch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Podlesek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.117063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884631v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Imbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Neige" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dumas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1451096" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B Stanley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-02961-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drnovsek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Haehner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lio2.1267" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Adrar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Mantel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111635" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moranges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/icomputing.0086" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Pereda-Campos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daud&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-024-00510-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii Glushkov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0304874" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2024097231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Leonhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baldovini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Poupon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ligout" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03010066231222473" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Drareni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dougkas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lusson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vansteene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.11.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamar Bouchoucha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07649-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728066v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schiller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra N C Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Alia-Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Becker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard C Cromwell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105450" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Carlos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelgouarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desoche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duika L Burges Watson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coveney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kelly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2022.12.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294345v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Souquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2023.01.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Staedl&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Oelschl&#228;gel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Carro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.130846" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760982v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Kawabata Duncan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazue Hirabayashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjac012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobi Snitz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Honigstein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Weissgross" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aharon Ravia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Mishor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-022-00095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Brudasca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lisan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tournegros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.23081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaber Bellil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daude" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.11.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dantec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yvert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sigrist" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787352v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3173403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450554v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn L&#246;tsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ultsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje H&#228;hner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Willgeroth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89969-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432713v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Draf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lakner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-021-06708-6" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Janet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Fouillen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Derrington" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117811" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450568v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Petitpierre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Luisier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2021.04.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Prescott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.113088" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658160v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moranges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harilanto Razafindrazaka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margit Heiske" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Alva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111405" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432475v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manesse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bessy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104273" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Milton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.066" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525901v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Veldhuizen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Niv" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab050" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990722v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Janet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fournel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fouillen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derrington" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450539v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sabiniewicz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Schaefer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guducu Cagdas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Manesse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669521989731" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432416v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dantec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjab028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818750v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Noury" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109422" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450754v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa082" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2020.104120" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432450v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldair Mart&#237;nez Pineda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Tisseyre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Courtade-Saidi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43856-021-00002-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065631v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delplanque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0268" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068218v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978603v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18963-y" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098257v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;arnaud Serex" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Hugentobler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.28701" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060264v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Iravani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artin Arshamian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa034" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065630v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dubreuil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128342" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080495v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Iannilli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Werner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hummel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2020.108624" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa041" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065646v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-020-05717-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343684v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112561" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343768v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clerc B&#233;rod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.192.0201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343687v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Han" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Croy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Raue" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Larsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-019-00062-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343685v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kathrin Br&#228;scher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Bannister" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destany Calma-Birling" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.05.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098250v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00733-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343688v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rapha&#235;lle Richoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpeng Lao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006619828300" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343686v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lic&#243;n" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sabri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006945" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Souquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.seminoncol.2019.05.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343691v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Koehler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Albertowski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roessner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy051" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343689v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361318815252" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Licon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26510-5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sacquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343690v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Whitcroft" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Han" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.10.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TX3Q9PC4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1707139114" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343694v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sezille" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gerber" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23801" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343697v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joussain" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poncelet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Przybylski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13596" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferdenzi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-017-9237-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Djordjevic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx027" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343704v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Joussain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-015-3536-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343699v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sezille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23164" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343769v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1047840X.2016.1215207" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343703v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bessy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150332" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343705v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakirian" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;venet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.12.011" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N42C2TZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343700v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01830" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343702v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Coppin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01776" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997899v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859452v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1905" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343710v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00012" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343716v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Phillips" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22215" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343709v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00113" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343706v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00119" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343711v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Iannilli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Schriever" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Seok Seo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00883" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343713v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hummel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lungcan.2013.06.009" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4WJ9N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343717v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.10.006" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J2LRG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343714v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Messaoudi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2013.04.021" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRSC35L1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061376" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343718v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038358" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343766v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-011-9110-8" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778619v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rink" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caherine Rouby" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgeat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjq101" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343721v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chakirian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cib.4.5.15811" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370270v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ziessel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00206" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343725v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weiss" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khan" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandairon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0398-10.2010" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343726v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2009.12.011" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH8X8ZHF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343724v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rinck" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkat-Defradas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafi Haddad" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Weiss" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehan Khan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Nadler" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02343722v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013878" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343728v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004209" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02992201v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600012v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343727v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2009.03915.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J8ZDHJG3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343772v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pouliot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2009.05.004" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2625GH42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418047v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343734v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iannilli" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2008.03.079" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LSCMKQ6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343765v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Barkat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-007-9001-1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343731v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishii" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roudnitzky" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;no" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn022" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343730v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn060" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137548v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Ishii-Foret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343735v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barkat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncelet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Landis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2008.01.037" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZT0P6MC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343739v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frasnelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reden" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2006.10.022" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0S06QJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343733v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abriat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanchon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2494.2007.00398.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07DA2D406F29919444DA80C72D2CC3EA8C093FAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137137v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjl051" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343736v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Sobel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00349.2007" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343740v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343738v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Nikolaus" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knecht" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laing" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2007.02.040" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G30GJKZF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343767v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stagnetto" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.09.012" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6RD79-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343741v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sobel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji045" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878301v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Plailly" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pachot-Clouard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delon-Martin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kareken" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.028" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343742v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Kareken" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343744v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Zelano" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Porter" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mainland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Johnson" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1368" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391173v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343745v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Tsutsui" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khan" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levenson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sobel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2004.03.007" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40V0324-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343746v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Brown" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Levenson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2003.09.009" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL4JF2L3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343751v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farget" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bertrand" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vigouroux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343748v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Porter" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Johnson" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1145" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343747v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Brown" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsutsui" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainland" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Johnson" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0735-7044.117.6.1125" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343732v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thomas-Danguin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-2494.2003.00196.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38WV0WP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343758v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouby" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Farget" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vigouroux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Holley" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00548-7" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB2W6FSK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343759v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bertrand" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(01)02572-1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGW7RL67-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343757v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/27.8.703" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343756v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bremner" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Young" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/419802a" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343781v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ah Holley" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343755v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343754v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pierson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343698v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Digard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Luneau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw098" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941271v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalencon" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sacquet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533397v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pereda-Loth" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Costedoat" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878375v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912664v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gillot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montchamps" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fasoli" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346679v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346660v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46307-0_2" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346739v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Marchi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594690v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pflug" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arshamian" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. King" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ehrlich" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594742v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Berre" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hummel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746952v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hummel" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123319v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779200v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dufour" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745379v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779179v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745386v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071947v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600025v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600027v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133037v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956482v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kassan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941386v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Mantel" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caissard" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830669v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Talou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956563v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956557v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695858v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adrar" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_11" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579089v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Moranges" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_18" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958559v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2934-5_9" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451510v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pereda-Loth Veronica" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisseyre Lenka" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiske Margit" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginibri&#232;re Didier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alva Sanchez Omar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450710v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821124-3.00003-X" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997903v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600013v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956544v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubreuil" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979656v2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Geraldine Veldhuizen" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Kelly" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>