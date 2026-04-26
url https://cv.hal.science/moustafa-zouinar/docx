--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -461,326 +461,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolutions de l’Intelligence Artificielle : quels enjeux pour l’activité humaine et la relation Humain‑Machine au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798932v1</w:t>
+                <w:t xml:space="preserve">hal-03724906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations aux machines « conversationnelles »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Velkovska</w:t>
+                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.220.0047⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650908v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de l’Intelligence Artificielle : quels enjeux pour l’activité humaine et la relation Humain‑Machine au travail ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les relations aux machines « conversationnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220-221, pp.47-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.220.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03724906v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et principes de conception des systèmes d’automesure numériques</w:t>
               </w:r>
@@ -838,209 +838,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talking about things. Image-based topical talk and intimacy in video-mediated family communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The job seeker as a moral category: Categorization, moral judgments and emotions in institutional encounters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (3), pp.387-418. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Linguistics and Professional Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.237-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/prag.27.3.04zou⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1558/japl.26892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925327v1</w:t>
+                <w:t xml:space="preserve">halshs-03925335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The job seeker as a moral category: Categorization, moral judgments and emotions in institutional encounters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Talking about things. Image-based topical talk and intimacy in video-mediated family communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Linguistics and Professional Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (3), pp.237-264. </w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.387-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1558/japl.26892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/prag.27.3.04zou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03925335v1</w:t>
+                <w:t xml:space="preserve">halshs-03925327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing lived experience of activity</w:t>
               </w:r>
@@ -1693,2228 +1693,2349 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zind</w:t>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Larbaigt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525003v1</w:t>
+                <w:t xml:space="preserve">hal-05228449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228449v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
+                <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714562v1</w:t>
+                <w:t xml:space="preserve">hal-05350945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04741469v1</w:t>
+                <w:t xml:space="preserve">hal-04714562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
+                <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843083v1</w:t>
+                <w:t xml:space="preserve">hal-04741469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+                <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bruère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267660v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t>
+                <w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t>
+              <w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211871v1</w:t>
+                <w:t xml:space="preserve">hal-03267660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t>
+                <w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186422v1</w:t>
+                <w:t xml:space="preserve">hal-03211871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux « éthiques » des technologies numériques : quel rôle de l’ergonomie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089400v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux « éthiques » des technologies numériques : quel rôle de l’ergonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t>
+              <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986040v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the hybridity of interaction with domestic Voice-enabled speakers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the International Institute of Ethnomethodology and Conversation Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
+              <w:t xml:space="preserve">Doctoriales 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089395v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produits et services interactifs : Que devons-nous, pouvons-nous concevoir ?</w:t>
+                <w:t xml:space="preserve">Characterizing the hybridity of interaction with domestic Voice-enabled speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cnam, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference of the International Institute of Ethnomethodology and Conversation Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089405v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and Usability: A Naturalistic Experimental Evaluation of a Graphical Authentication System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produits et services interactifs : Que devons-nous, pouvons-nous concevoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cnam, Jan 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939586v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging with smart assistants, reshaping home activities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Security and Usability: A Naturalistic Experimental Evaluation of a Graphical Authentication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASST (European Association for Study of Science and Technology)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.550-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089417v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The illusion of natural conversation: interacting with smart assistants in home settings, CHI (Computer-Human Interaction)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Engaging with smart assistants, reshaping home activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EASST (European Association for Study of Science and Technology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089414v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and usability: an experimental evaluation of a graphical authentication system</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The illusion of natural conversation: interacting with smart assistants in home settings, CHI (Computer-Human Interaction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546136v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation ergonomique d’un système d’authentification graphique</w:t>
+                <w:t xml:space="preserve">Security and usability: an experimental evaluation of a graphical authentication system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Heron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895733v1</w:t>
+                <w:t xml:space="preserve">hal-03546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“In the pocket”: An empirical study of multimodal devices for mobile activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation ergonomique d’un système d’authentification graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCI 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Crête,, Greece</w:t>
+              <w:t xml:space="preserve">EPIQUE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319568v1</w:t>
+                <w:t xml:space="preserve">hal-02895733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just follow me&amp;quot;. Examining the use of a multimodal mobile device in natural settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“In the pocket”: An empirical study of multimodal devices for mobile activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Human-Computer (HCI'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">HCI 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Crête,, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319569v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des usages d'une application sociale mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Just follow me&amp;quot;. Examining the use of a multimodal mobile device in natural settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Darcy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Human-Computer (HCI'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Las vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895422v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude exploratoire des usages d'une application sociale mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Darcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude empirique de l'interaction multimodale en mobilité: approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,65 +4045,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,51 +4118,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4051,146 +4172,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4200,51 +4321,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4267,484 +4388,484 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptions et TIC. De l’analyse des usages à la conception</w:t>
+                <w:t xml:space="preserve">Interruptions et TIC : de l’analyse des usages à la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand travailler c’est s’organiser. La multi-activité à l'ère numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-35671-481-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.3450⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04089374v1</w:t>
+                <w:t xml:space="preserve">hal-02919929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptions et TIC : de l’analyse des usages à la conception</w:t>
+                <w:t xml:space="preserve">Interruptions et TIC. De l’analyse des usages à la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bidet; Caroline Datchary; Gérald Gaglio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quand travailler c’est s’organiser. La multi-activité à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.3450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919929v1</w:t>
+                <w:t xml:space="preserve">hal-04089374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des situations domestiques : nouveaux défis, nouvelles opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.211-240, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Multimodale sur des artéfacts mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kintzig C; Poulain G; Privat G; Favennec PN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objet communicants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science, 2002, 978-2-7462-0475-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,51 +4875,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations d’activités domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4814,51 +4935,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés. Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4868,130 +4989,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5001,275 +5122,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t>
+                <w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jolivet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04722240v1</w:t>
+                <w:t xml:space="preserve">hal-04722256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t>
+                <w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ires. 2024</w:t>
+              <w:t xml:space="preserve">IRES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04722256v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5337,51 +5458,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5FB0240"/>
+    <w:nsid w:val="F16617FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5568,51 +5689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moustafa-zouinar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119473208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42166368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010966256X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4941" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.27.3.04zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/japl.26892" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.793.0259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089405v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Lorant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_59" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319569v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Darcy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319584v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089374v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/3450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3450" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moustafa-zouinar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119473208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42166368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010966256X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/japl.26892" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.27.3.04zou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.793.0259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Lorant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Darcy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/3450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>