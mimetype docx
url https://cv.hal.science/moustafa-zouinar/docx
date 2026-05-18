--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42166368</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=E1krEmsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000010966256X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,1501 +236,1501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI at work: understanding its uses and consequences on work activities and organization in radiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00146-024-01951-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier “Représenter l’activité”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van Belleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.9728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de l’Intelligence Artificielle : quels enjeux pour l’activité humaine et la relation Humain‑Machine au travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Haradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.4941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03724906v1</w:t>
+                <w:t xml:space="preserve">hal-03798932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?] Éditorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les relations aux machines « conversationnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morais</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220-221, pp.47-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.220.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03798932v1</w:t>
+                <w:t xml:space="preserve">hal-03650908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations aux machines « conversationnelles »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Évolutions de l’Intelligence Artificielle : quels enjeux pour l’activité humaine et la relation Humain‑Machine au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.220.0047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650908v1</w:t>
+                <w:t xml:space="preserve">hal-03724906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et principes de conception des systèmes d’automesure numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216, pp.83-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.216.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The job seeker as a moral category: Categorization, moral judgments and emotions in institutional encounters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Linguistics and Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.237-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/japl.26892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talking about things. Image-based topical talk and intimacy in video-mediated family communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Array</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.387-418. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/prag.27.3.04zou⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing lived experience of activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79 (3), pp.259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.793.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hyper-Connection to Disconnection: When Companies Try to Regulate the Professional Use of E-mail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pistes.4454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03467233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Économie de l'attention : Entre protection des ressources cognitives et extraction de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (3), pp.359-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soctra.2010.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie de l’attention : entre protection des ressources cognitives et extraction de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (3), pp.359 - 373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.14802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages amateurs de la vidéo du téléphone mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bationo-Tillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156, pp.141-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution du terrain et la fabrication de données vidéo comme processus composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Nouvelle Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.L'Harmattan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At Home with Video Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Relieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia La Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Home Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1719,2323 +1740,2323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in design processes in agroecosystem living labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New multi-actor organizational forms structuring design processes in territorialized innovation dynamics: towards a research agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding data collection practices in farm management in a context of agroecological and digital transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2025: European Conference on Cognitive Ergonomics (doctoral symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering farmers’ needs in agroliving labs : a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Agriculture and agri-Food Canada, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés d’un ergonome et d’une agro-technologue sur les processus d’innovation dans un agroliving-lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Edition de la Fabrique de l'Ergonomie : Le travail à l'épreuve des transitionS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRTD Cnam, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning towards agroecology through digital technology: an empirical study of design activities in an agroliving lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2024: European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3673805.3673833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilevel Evaluation Approach of Agroecological Living Labs: The Occitanum Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Gobrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bellon Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation Futures 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agriculture and Agrifood Canada (AAFC) and INRAE (France), Oct 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence (AI) in the Workplace: A Study of Stakeholders’ Views on Benefits, Issues and Challenges of AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA: Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.628-635, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with Machine Learning/Artificial Intelligence systems: workers’ viewpoints and experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual European Conference on Cognitive Ergonomics (ECCE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Apr 2021, Siena, Italy. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3452853.3452876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle dans les activités professionnelles : quelles visions des acteurs concernés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55e congrès de la SELF. L’activité et ses frontières – Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue @ctivités (SELF), Jan 2021, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux « éthiques » des technologies numériques : quel rôle de l’ergonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle : quelles conséquences sur les activités et l’organisation du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARPEGE recherche, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the hybridity of interaction with domestic Voice-enabled speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the International Institute of Ethnomethodology and Conversation Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Mannheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produits et services interactifs : Que devons-nous, pouvons-nous concevoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’Ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cnam, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and Usability: A Naturalistic Experimental Evaluation of a Graphical Authentication System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Héron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy. pp.550-558, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging with smart assistants, reshaping home activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair-Antoine Veyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST (European Association for Study of Science and Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The illusion of natural conversation: interacting with smart assistants in home settings, CHI (Computer-Human Interaction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Velkovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and usability: an experimental evaluation of a graphical authentication system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation ergonomique d’un système d’authentification graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec Lorant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“In the pocket”: An empirical study of multimodal devices for mobile activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Crête,, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just follow me&amp;quot;. Examining the use of a multimodal mobile device in natural settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kahn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Relieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Human-Computer (HCI'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire des usages d'une application sociale mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Darcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM '10: Conference Internationale Francophone sur I'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Luxembourg, Luxembourg. pp.33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1941007.1941013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude empirique de l'interaction multimodale en mobilité: approche méthodologique et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4045,124 +4066,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology to support the agroecological transition : how farmers' needs are taken into account in a living lab?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larbaigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4172,146 +4193,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA, robotique, automatisation : quelles évolutions pour l’activité humaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (1), 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.4929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4321,551 +4342,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;old&amp;quot; issues of the &amp;quot;new&amp;quot; Artificial Intelligence systems in profesionnal activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc-Eric Bobillier-Chaumon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Transformations in the challenges of Activity and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2021, 978-178630-529-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119808343.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptions et TIC : de l’analyse des usages à la conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interruptions et TIC. De l’analyse des usages à la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bidet; Caroline Datchary; Gérald Gaglio. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quand travailler c’est s’organiser. La multi-activité à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.3450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919929v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruptions et TIC. De l’analyse des usages à la conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interruptions et TIC : de l’analyse des usages à la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand travailler c’est s’organiser. La multi-activité à l'ère numérique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-35671-481-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089374v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie des situations domestiques : nouveaux défis, nouvelles opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Fréjus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry; Marie-Christine Le Port; Moustafa Zouinar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie, conception de produits et services médiatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.211-240, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puf.lepo.2010.01.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03925297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Multimodale sur des artéfacts mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pasqualetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Nigay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kintzig C; Poulain G; Privat G; Favennec PN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objet communicants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science, 2002, 978-2-7462-0475-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4875,111 +4896,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations d’activités domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Zouinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Haradji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés. Dictionnaire encyclopédique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4989,130 +5010,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement technologique : ressources ou contraintes pour un travail en santé tout au long de la vie professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Barcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar-Hakim Benchekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Barcellini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moustafa Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5122,275 +5143,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du rapport. Le travail et l'emploi à l'épreuve de l'IA : état des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Greenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Zouinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ires. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et l'emploi à l'épreuve de l'IA : État des lieux et analyse critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Barcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamari Gamkrelidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Greenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Zouinar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5458,51 +5479,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F16617FE"/>
+    <w:nsid w:val="C4F4907C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5689,51 +5710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moustafa-zouinar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119473208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42166368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010966256X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4941" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650908v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/japl.26892" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.27.3.04zou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172453v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.793.0259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4454" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089400v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Lorant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_59" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546136v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Darcy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/3450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moustafa-zouinar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-2776" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119473208" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42166368" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=E1krEmsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000010966256X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04574709v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamari Gamkrelidze" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-024-01951-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Boccara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Belleghem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.9728" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03798932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5244" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkovska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair-Antoine Veyrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.220.0047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03724906v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03650913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/japl.26892" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/prag.27.3.04zou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Zouinar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.793.0259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03467233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kessous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2010.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.14802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bationo-Tillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Relieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larbaigt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zind" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Gobrecht" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bru&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03267660v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_78" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03211871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3452853.3452876" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03186422v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02986040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin H&#233;ron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mathias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Lorant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_59" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Heron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895733v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kahn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02895422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Darcy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04040449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4929" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808343.ch6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pressesmines/3450" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3450" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.lepo.2010.01.0211" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04089361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180328v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar-Hakim Benchekroun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Buchmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Greenan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jolivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>