--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -385,252 +385,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-service Card for Students using JavaCard Global Platform and IAS specifications : the access control use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+                <w:t xml:space="preserve">Ndiaga Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2013, san diego, United States. pp.185-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848343v1</w:t>
+                <w:t xml:space="preserve">hal-01003687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service Card for Students using JavaCard Global Platform and IAS specifications : the access control use case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, san diego, United States. pp.185-190, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003687v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux 4G : anticiper la sécurité des systèmes de transactions sur mobile</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -861,1595 +861,1595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Gharout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005144v1</w:t>
+                <w:t xml:space="preserve">hal-01001854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
+                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001854v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between heterogeneous entities in E-commerce</w:t>
+                <w:t xml:space="preserve">Integration of new electronic payment systems into B2C internet commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refka Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berthelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Philadelphie, United States. pp.P8</w:t>
+              <w:t xml:space="preserve">, 2011, Philadelphie, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002453v1</w:t>
+                <w:t xml:space="preserve">hal-01002467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of Art and Perspective in E-Payment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration between heterogeneous entities in E-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Security and Communication Networks (IWSCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, gjovik, Norway</w:t>
+              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphie, United States. pp.P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005829v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, United States. pp.476 - 483, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CTS.2011.5928726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Information Theory and Information Security (ICITIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of Art and Perspective in E-Payment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Security and Communication Networks (IWSCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, gjovik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002642v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new electronic payment systems into B2C internet commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
+                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berthelier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Philadelphie, United States. 8 p</w:t>
+              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002467v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure communication for internet payment in heterogeneous networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complexity of Security Studies in (NFC) payment System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networkingand Applications (AINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Australian Information Security Managment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Perth, Australia. pp95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002444v1</w:t>
+                <w:t xml:space="preserve">hal-01003672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of actors and roles in identity management solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
+                <w:t xml:space="preserve">Secure communication for internet payment in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Internet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networkingand Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004262v1</w:t>
+                <w:t xml:space="preserve">hal-01002444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payment and privacy: a key for the development of nfc mobile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alimi</w:t>
+                <w:t xml:space="preserve">Cartography of actors and roles in identity management solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Future Internet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003440v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes multiservices et le transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Payment and privacy: a key for the development of nfc mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2010 International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2010.5478490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005826v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Security Studies in (NFC) payment System</w:t>
+                <w:t xml:space="preserve">Les cartes multiservices et le transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Information Security Managment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Perth, Australia. pp95-101</w:t>
+              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003672v1</w:t>
+                <w:t xml:space="preserve">hal-01005826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling collaboration between heterogeneous circles of trust through innovative identity solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t>
+                <w:t xml:space="preserve">Post-distribution provisioning and personalization of a payment application on a UICC-based Secure Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS), The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Sensor Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, fukoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002027v1</w:t>
+                <w:t xml:space="preserve">hal-01002023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche de la personnalisation des cartes étudiantes multiservices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Reveilhac</w:t>
+                <w:t xml:space="preserve">Enabling collaboration between heterogeneous circles of trust through innovative identity solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS), The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002018v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising secure element alternatives in NFC architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle approche de la personnalisation des cartes étudiantes multiservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Reveilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Near Field Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002031v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-distribution provisioning and personalization of a payment application on a UICC-based Secure Element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alimi</w:t>
+                <w:t xml:space="preserve">Promising secure element alternatives in NFC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Reveilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Sensor Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, fukoka, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Near Field Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002023v1</w:t>
+                <w:t xml:space="preserve">hal-01002031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An E-banking platform for collaborative work between Education, Industry and Research</w:t>
               </w:r>
@@ -2474,51 +2474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vernois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2569,51 +2569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vacquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Irvine, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Advances in Computer-Human Interaction (ACHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Sainte luce, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Cryptography and Data Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Okinawa, Japan. pp.0-0, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3133,51 +3133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme de dématérialisation de prépaiement innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,204 +3209,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des systèmes d'information, UE3, DESCF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-cost and secure solution for e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vacquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, courroy, Enoncé 60p, Corrigé 50p, 2010</w:t>
+              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information and Knowledge Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer verlag, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005785v1</w:t>
+                <w:t xml:space="preserve">hal-00999437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-cost and secure solution for e-commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management des systèmes d'information, UE3, DESCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information and Knowledge Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer verlag, 2010</w:t>
+              <w:t xml:space="preserve">Études de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, courroy, Enoncé 60p, Corrigé 50p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999437v1</w:t>
+                <w:t xml:space="preserve">hal-01005785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Of Behavioral Biometric Systems</w:t>
               </w:r>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book on Behavioral Biometrics for Human Identification: Intelligent Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.21, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security for electronic commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, p6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4117,51 +4117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2016.7440230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Abdellaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reveilhac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2016.7440230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Abdellaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reveilhac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>