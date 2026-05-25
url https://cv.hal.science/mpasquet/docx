--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -191,528 +191,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commission multilatérale d'interchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
+              <w:t xml:space="preserve">Conférence Mastercard CMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848340v1</w:t>
+                <w:t xml:space="preserve">hal-01005831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commission multilatérale d'interchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des comportements dans un système de transfert d'argent sur mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Mastercard CMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005831v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service Card for Students using JavaCard Global Platform and IAS specifications : the access control use case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndiaga Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, san diego, United States. pp.185-190, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003687v1</w:t>
+                <w:t xml:space="preserve">hal-00848343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-service Card for Students using JavaCard Global Platform and IAS specifications : the access control use case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiaga Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, San Diego, United States. pp.6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2013, san diego, United States. pp.185-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2013.6567227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848343v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux 4G : anticiper la sécurité des systèmes de transactions sur mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -861,1867 +861,1867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Vincent</w:t>
+                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001854v1</w:t>
+                <w:t xml:space="preserve">hal-01005144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security challenges of mobile money transfer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+                <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Gharout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cabourg, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005144v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new electronic payment systems into B2C internet commerce</w:t>
+                <w:t xml:space="preserve">Collaboration between heterogeneous entities in E-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refka Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berthelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Philadelphie, United States. 8 p</w:t>
+              <w:t xml:space="preserve">, 2011, Philadelphie, United States. pp.P8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002467v1</w:t>
+                <w:t xml:space="preserve">hal-01002453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between heterogeneous entities in E-commerce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
+                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kiennert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.476 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2011.5928726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002453v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A breakthrough for prepaid payment: End to end token exchange and management using secure SSL channels created by EAP-TLS smart cards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+                <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kiennert</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Information Theory and Information Security (ICITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673667v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of Art and Perspective in E-Payment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information Theory and Information Security (ICITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Security and Communication Networks (IWSCN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, gjovik, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004330v1</w:t>
+                <w:t xml:space="preserve">hal-01005829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of Art and Perspective in E-Payment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Gharout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Security and Communication Networks (IWSCN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, gjovik, Norway</w:t>
+              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005829v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraud detection in mobile payments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Achemlal</w:t>
+                <w:t xml:space="preserve">Integration of new electronic payment systems into B2C internet commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urien</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berthelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphie, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002642v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Security Studies in (NFC) payment System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secure communication for internet payment in heterogeneous networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Information Security Managment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Perth, Australia. pp95-101</w:t>
+              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networkingand Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003672v1</w:t>
+                <w:t xml:space="preserve">hal-01002444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure communication for internet payment in heterogeneous networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Refka Abdellaoui</w:t>
+                <w:t xml:space="preserve">Cartography of actors and roles in identity management solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networkingand Applications (AINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Perth, Australia</w:t>
+              <w:t xml:space="preserve">Future Internet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002444v1</w:t>
+                <w:t xml:space="preserve">hal-01004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartography of actors and roles in identity management solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
+                <w:t xml:space="preserve">Payment and privacy: a key for the development of nfc mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Paillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Internet Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2010 International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Chicago, United States. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2010.5478490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004262v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payment and privacy: a key for the development of nfc mobile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les cartes multiservices et le transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2010.5478490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01003440v1</w:t>
+                <w:t xml:space="preserve">hal-01005826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes multiservices et le transport</w:t>
+                <w:t xml:space="preserve">The Complexity of Security Studies in (NFC) payment System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Australian Information Security Managment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Perth, Australia. pp95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005826v1</w:t>
+                <w:t xml:space="preserve">hal-01003672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-distribution provisioning and personalization of a payment application on a UICC-based Secure Element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Alimi</w:t>
+                <w:t xml:space="preserve">Enabling collaboration between heterogeneous circles of trust through innovative identity solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Sensor Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, fukoka, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS), The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002023v1</w:t>
+                <w:t xml:space="preserve">hal-01002027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling collaboration between heterogeneous circles of trust through innovative identity solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lezoray</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle approche de la personnalisation des cartes étudiantes multiservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Reveilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS), The IEEE International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002027v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche de la personnalisation des cartes étudiantes multiservices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Promising secure element alternatives in NFC architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Reveilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des Transactions Electroniques dans les Collectivités Territoriales (TECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Near Field Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002018v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising secure element alternatives in NFC architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Reveilhac</w:t>
+                <w:t xml:space="preserve">Post-distribution provisioning and personalization of a payment application on a UICC-based Secure Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Near Field Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Sensor Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, fukoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002031v1</w:t>
+                <w:t xml:space="preserve">hal-01002023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An E-banking platform for collaborative work between Education, Industry and Research</w:t>
+                <w:t xml:space="preserve">SOPAS: a low cost and secure solution ofr e-commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Vernois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Delphine Vacquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Irvine, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277651v1</w:t>
+                <w:t xml:space="preserve">hal-00277650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOPAS: a low cost and secure solution ofr e-commerce</w:t>
+                <w:t xml:space="preserve">An E-banking platform for collaborative work between Education, Industry and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Vacquez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sylvain Vernois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Irvine, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Symposium on Collaborative Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277650v1</w:t>
+                <w:t xml:space="preserve">hal-00277651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Authentication For Banking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Advances in Computer-Human Interaction (ACHI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Sainte luce, France. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2772,51 +2772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on E-Transactions Systems (ETS'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2873,103 +2873,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic logs generator for fraud detection in mobile transfer services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Hemery</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Cryptography and Data Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Okinawa, Japan. pp.0-0, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3133,51 +3133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme de dématérialisation de prépaiement innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3209,286 +3209,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-cost and secure solution for e-commerce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management des systèmes d'information, UE3, DESCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gerbaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information and Knowledge Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer verlag, 2010</w:t>
+              <w:t xml:space="preserve">Études de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, courroy, Enoncé 60p, Corrigé 50p, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999437v1</w:t>
+                <w:t xml:space="preserve">hal-01005785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des systèmes d'information, UE3, DESCF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-cost and secure solution for e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vacquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, courroy, Enoncé 60p, Corrigé 50p, 2010</w:t>
+              <w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information and Knowledge Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer verlag, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005785v1</w:t>
+                <w:t xml:space="preserve">hal-00999437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation Of Behavioral Biometric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book on Behavioral Biometrics for Human Identification: Intelligent Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI, pp.21, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3548,51 +3548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security for electronic commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, p6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4117,51 +4117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2016.7440230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567227" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Abdellaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002453v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003440v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478490" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reveilhac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338283v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gerbaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBISECSERV.2016.7440230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848340v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hemery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiaga Faye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2013.6567227" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Abdellaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kiennert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berthelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2010.5478490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005826v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lezoray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reveilhac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vacquez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277651v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vernois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256675v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Reynaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Cherifi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-725-6.ch003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cuozzo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-026-4.ch059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuozzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005761v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>