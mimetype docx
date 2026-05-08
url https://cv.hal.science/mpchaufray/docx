--- v0 (2026-03-12)
+++ v1 (2026-05-08)
@@ -2325,191 +2325,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01456182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre et louer sa maison : le formulaire des contrats de vente et de location de biens immobiliers dans les papyrus démotiques</w:t>
+                <w:t xml:space="preserve">Le thème du « déclin » dans l’historiographie de l’Égypte et de l’Orient ancien. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Veïsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, XII, pp.367-380</w:t>
+              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278254v1</w:t>
+                <w:t xml:space="preserve">hal-01456187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thème du « déclin » dans l’historiographie de l’Égypte et de l’Orient ancien. Introduction</w:t>
+                <w:t xml:space="preserve">Vendre et louer sa maison : le formulaire des contrats de vente et de location de biens immobiliers dans les papyrus démotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Emmanuelle Veïsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20, pp.165-166</w:t>
+              <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XII, pp.367-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456187v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de A. MONSON, Agriculture and Taxation in Early Ptolemaic Egypt. Demotic Land Surveys and Accounts (P.Agri.), Bonn, 2012</w:t>
               </w:r>
@@ -2745,329 +2745,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptes rendus. Rendre aux papyrus comptables antiques leur juste valeur grâce à l’édition numérique</w:t>
+                <w:t xml:space="preserve">Temple accounts from Soknopaiou Nesos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Vignot-Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une Europe des Sciences humaines et sociales. 15 ans de recherche franco-allemande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop : Ancient Egyptian Temple Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Hagen; K. Ryholt, May 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918296v1</w:t>
+                <w:t xml:space="preserve">hal-03918273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registres fiscaux inédits de Magdôla</w:t>
+                <w:t xml:space="preserve">Comptes rendus. Rendre aux papyrus comptables antiques leur juste valeur grâce à l’édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Vignot-Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXth International Congress of Papyrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J.-L. Fournet, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Pour une Europe des Sciences humaines et sociales. 15 ans de recherche franco-allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918305v1</w:t>
+                <w:t xml:space="preserve">hal-03918296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dime Temple Accounts: New Data and Perspectives</w:t>
+                <w:t xml:space="preserve">Registres fiscaux inédits de Magdôla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Vignot-Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of Demotic Studies (ICDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. F. Quack; F. Wespi; J. Korte; C. Maderna-Sieben; C. Kühne-Wespi; L. Krastel, Sep 2022, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">XXXth International Congress of Papyrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J.-L. Fournet, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918311v1</w:t>
+                <w:t xml:space="preserve">hal-03918305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temple accounts from Soknopaiou Nesos</w:t>
+                <w:t xml:space="preserve">Dime Temple Accounts: New Data and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Vignot-Kott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Ancient Egyptian Temple Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Hagen; K. Ryholt, May 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">14th International Congress of Demotic Studies (ICDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. F. Quack; F. Wespi; J. Korte; C. Maderna-Sieben; C. Kühne-Wespi; L. Krastel, Sep 2022, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918273v1</w:t>
+                <w:t xml:space="preserve">hal-03918311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3476,182 +3476,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautionnement pour des prisonniers : réédition du P.LilleDem. II 65</w:t>
+                <w:t xml:space="preserve">A Demotic Surety Document by a Woman from Lysimachis. PUL I 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Ricciardetto, N. Pelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nec Pluribus Impar. Mélanges en l’honneur de Michel Chauveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 978-3-447-12444-7</w:t>
+              <w:t xml:space="preserve">Papyri Universitatis Lupiensis. Papiri greci ed egiziani (PUL I 1-20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316278v1</w:t>
+                <w:t xml:space="preserve">hal-05351979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Demotic Surety Document by a Woman from Lysimachis. PUL I 2</w:t>
+                <w:t xml:space="preserve">Cautionnement pour des prisonniers : réédition du P.LilleDem. II 65</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papyri Universitatis Lupiensis. Papiri greci ed egiziani (PUL I 1-20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Nec Pluribus Impar. Mélanges en l’honneur de Michel Chauveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 978-3-447-12444-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351979v1</w:t>
+                <w:t xml:space="preserve">hal-05316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greeks in the Bilingual Sureties of the Fayum (3rd c. BC)</w:t>
               </w:r>
@@ -4124,1014 +4124,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temples et fiscalité en Égypte de l’époque saïte à l’époque romaine</w:t>
+                <w:t xml:space="preserve">Les Blemmyes dans le désert Oriental égyptien à l’époque ptolémaïque (O.Blem. 1-16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.-Chr. Marcellesi; A.-V. Pont. </w:t>
+              <w:t xml:space="preserve">H. Cuvigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen. De l'Antiquité à nos jours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-120, 2022, Religions dans l'Histoire, 979-10231-0728-9</w:t>
+              <w:t xml:space="preserve">Blemmyes. New Documents and New Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-103, 2022, Documents de fouilles de l'Ifao 52, 978-2-7247-0853-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154253v1</w:t>
+                <w:t xml:space="preserve">hal-03140506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fragmentary royal oath concerning anachoresis</w:t>
+                <w:t xml:space="preserve">Temples et fiscalité en Égypte de l’époque saïte à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Adrienn Almasy-Martin; Michel Chauveau; Koen Donker van Heel; Kim Ryholt. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-Chr. Marcellesi; A.-V. Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ripple in still water when there is no pebble tossed: Festschrift in honour of Cary J. Martin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-58, 2022, 978-1-906137-76-2</w:t>
+              <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen. De l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-120, 2022, Religions dans l'Histoire, 979-10231-0728-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313779v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Blemmyes dans le désert Oriental égyptien à l’époque ptolémaïque (O.Blem. 1-16)</w:t>
+                <w:t xml:space="preserve">A fragmentary royal oath concerning anachoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">H. Cuvigny. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrienn Almasy-Martin; Michel Chauveau; Koen Donker van Heel; Kim Ryholt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blemmyes. New Documents and New Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-103, 2022, Documents de fouilles de l'Ifao 52, 978-2-7247-0853-0</w:t>
+              <w:t xml:space="preserve">Ripple in still water when there is no pebble tossed: Festschrift in honour of Cary J. Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-58, 2022, 978-1-906137-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140506v1</w:t>
+                <w:t xml:space="preserve">hal-05313779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cautionnement pour une somme d’argent</w:t>
+                <w:t xml:space="preserve">Accounts and Scribal Pratice in Dime in the Roman Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Ast, M. Choat, J. Cromwell, J. Lougovaya, R. Yuen-Collingridge. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le papyrus dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Observing the Scribe at Work: Scribal Practice in the Ancient World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-280, 2021, Orientalia Lovaniensia Analecta, 9789042942868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1vwbt0w.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154427v1</w:t>
+                <w:t xml:space="preserve">hal-03099556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésôneis en Thébaïde : avant et après les crises</w:t>
+                <w:t xml:space="preserve">Cautionnement pour une somme d’argent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Clarysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thebaid in times of crisis. Between Integration and Insurrection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Le papyrus dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154254v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounts and Scribal Pratice in Dime in the Roman Period</w:t>
+                <w:t xml:space="preserve">Lésôneis en Thébaïde : avant et après les crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observing the Scribe at Work: Scribal Practice in the Ancient World</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thebaid in times of crisis. Between Integration and Insurrection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1vwbt0w.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099556v1</w:t>
+                <w:t xml:space="preserve">hal-03154254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement et population du site ptolémaïque minier de Samut Nord : analyse des ostraca démotiques et grecs</w:t>
+                <w:t xml:space="preserve">Les « traductions » grecques des textes littéraires égyptiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Samut Nord. L’exploitation de l’or du désert Oriental à l’époque ptolémaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.101-135, 2020, FIFAO 83, 978-2-7247-0750-2</w:t>
+              <w:t xml:space="preserve">Curiosité d'Égypte. Entre quête de soi et découverte de l'autre, de l'Antiquité à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, pp.45-63, 2020, Hautes Etudes du monde gréco-romain, 978-2-600-05748-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118333v1</w:t>
+                <w:t xml:space="preserve">hal-02987327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’autre : Noms étrangers dans les textes égyptiens de Bi’r Samût (désert Oriental)</w:t>
+                <w:t xml:space="preserve">Approvisionnement et population du site ptolémaïque minier de Samut Nord : analyse des ostraca démotiques et grecs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Coline Ruiz-Darasse. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérangère Redon, Thomas Faucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment s'écrit l'autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Samut Nord. L’exploitation de l’or du désert Oriental à l’époque ptolémaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-135, 2020, FIFAO 83, 978-2-7247-0750-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098747v1</w:t>
+                <w:t xml:space="preserve">hal-03118333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques de contrôle et autres signes paratextuels dans les textes documentaires démotiques</w:t>
+                <w:t xml:space="preserve">Écrire l’autre : Noms étrangers dans les textes égyptiens de Bi’r Samût (désert Oriental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Carlig, G. Lescuyer, A. Motte, N. Sojic. </w:t>
+              <w:t xml:space="preserve">Coline Ruiz-Darasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes dans les textes. Continuités et ruptures des pratiques scribales en Égypte pharaonique, gréco-romaine et byzantine. Actes du colloque international, Liège, 2-4 juin 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comment s'écrit l'autre ? Sources épigraphiques et papyrologiques dans le monde méditerranéen antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.81-90, 2020, 9782381490021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/UNA1.9782381490007.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099512v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chameaux dans les ostraca démotiques de Bi'r Samut (Égypte, désert oriental)</w:t>
+                <w:t xml:space="preserve">Les marques de contrôle et autres signes paratextuels dans les textes documentaires démotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Agut-Labordère Damien; Redon Bérangère. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Carlig, G. Lescuyer, A. Motte, N. Sojic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vaisseaux du désert et des steppes. Les camélidés dans l'Antiquité (camelus dromedarius et camelus bactrianus)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signes dans les textes. Continuités et ruptures des pratiques scribales en Égypte pharaonique, gréco-romaine et byzantine. Actes du colloque international, Liège, 2-4 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02895499v1</w:t>
+                <w:t xml:space="preserve">hal-03099512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostraca and Tituli Picti of Samut North and Bi’r Samut (Eastern Desert of Egypt): Some Reflections on Find Location</w:t>
+                <w:t xml:space="preserve">Les chameaux dans les ostraca démotiques de Bi'r Samut (Égypte, désert oriental)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‑pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agut-Labordère Damien; Redon Bérangère. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Using Ostraca in the Ancient World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110712902-008⟩</w:t>
+              <w:t xml:space="preserve">Les vaisseaux du désert et des steppes. Les camélidés dans l'Antiquité (camelus dromedarius et camelus bactrianus)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions; MOM Éditions, pp.135-170, 2020, 978-2-35668-067-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.8567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008653v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « traductions » grecques des textes littéraires égyptiens</w:t>
+                <w:t xml:space="preserve">Ostraca and Tituli Picti of Samut North and Bi’r Samut (Eastern Desert of Egypt): Some Reflections on Find Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curiosité d'Égypte. Entre quête de soi et découverte de l'autre, de l'Antiquité à l'époque contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Using Ostraca in the Ancient World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.165-182, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110712902-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987327v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tituli ptolémaïques du désert oriental égypien</w:t>
               </w:r>
@@ -5283,246 +5283,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02002711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Sorb. IV 149 : Memorandum</w:t>
+                <w:t xml:space="preserve">P.Sorb. IV 159 : Liste comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Chaufray; S. Wackenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papyrus de la Sorbonne (P.Sorb. IV, nos 145-160)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-48, 2016, 979-10-231-0519-3</w:t>
+              <w:t xml:space="preserve">, pp.77-82, 2016, 979-10-231-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140508v1</w:t>
+                <w:t xml:space="preserve">hal-03140511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Sorb. IV 150-154 : Lettres administratives</w:t>
+                <w:t xml:space="preserve">P.Sorb. IV 149 : Memorandum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Chaufray; S. Wackenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papyrus de la Sorbonne (P.Sorb. IV, nos 145-160)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-60, 2016, 979-10-231-0519-3</w:t>
+              <w:t xml:space="preserve">, pp.47-48, 2016, 979-10-231-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140510v1</w:t>
+                <w:t xml:space="preserve">hal-03140508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Sorb. IV 159 : Liste comptable</w:t>
+                <w:t xml:space="preserve">P.Sorb. IV 150-154 : Lettres administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chaufray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.-P. Chaufray; S. Wackenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papyrus de la Sorbonne (P.Sorb. IV, nos 145-160)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77-82, 2016, 979-10-231-0519-3</w:t>
+              <w:t xml:space="preserve">, pp.49-60, 2016, 979-10-231-0519-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140511v1</w:t>
+                <w:t xml:space="preserve">hal-03140510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temple of Soknopaiou Nesos</w:t>
               </w:r>
@@ -5744,51 +5744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D0AA50"/>
+    <w:nsid w:val="65F51A02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5892,51 +5892,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32FD6FE2"/>
+    <w:nsid w:val="96D0A715"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6040,51 +6040,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9DEBE4D6"/>
+    <w:nsid w:val="CA9222A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geshaem.huma-num.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dimedata.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://desorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/EFJD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelier-aigyptos.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eed8-paris.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chaufray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Moser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Vignot-Kott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Baetens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Clarysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wegner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456187v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ve&#239;sse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uggetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wackenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmorduc Serge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111334646-006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004680524_002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070162-008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters- leuven.be/detail.php?search_key=9789042942868&amp;amp;series_number _str=301&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1vwbt0w.21" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/UNA1.9782381490007.6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;pierre Chaufray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8567" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008653v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110712902-008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987327v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110664874-003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-M8PFQDFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4f67.6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140508v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geshaem.huma-num.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dimedata.huma-num.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://desorient.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independent.academia.edu/EFJD" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://atelier-aigyptos.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eed8-paris.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232835v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Adel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aguer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fx3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353291v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chaufray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Moser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Vignot-Kott" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Baetens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Clarysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuvigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456181v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wegner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ve&#239;sse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Uggetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918311v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118341v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wackenier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmorduc Serge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456185v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316278v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836590v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111334646-006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004680524_002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070162-008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154393v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.10" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters- leuven.be/detail.php?search_key=9789042942868&amp;amp;series_number _str=301&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1vwbt0w.21" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154254v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987327v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/UNA1.9782381490007.6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099512v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;pierre Chaufray" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8567" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110712902-008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110664874-003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-M8PFQDFP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02002711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvcm4f67.6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140511v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>