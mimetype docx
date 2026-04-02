--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -220,295 +220,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Mechanisms of GaN/GaAs Nanostructures by Droplet Epitaxy Explained by Complementary Experiments and Simulations</w:t>
+                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tsamo</w:t>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Nastovjak</w:t>
+                <w:t xml:space="preserve">E. Jędryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Shwartz</w:t>
+                <w:t xml:space="preserve">S. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Hoggan</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (12), pp.5168-5178. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643647v1</w:t>
+                <w:t xml:space="preserve">hal-04581463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
+                <w:t xml:space="preserve">Growth Mechanisms of GaN/GaAs Nanostructures by Droplet Epitaxy Explained by Complementary Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kalvig</w:t>
+                <w:t xml:space="preserve">Guy Tsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jędryka</w:t>
+                <w:t xml:space="preserve">Alla Nastovjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kang</w:t>
+                <w:t xml:space="preserve">Nataliya Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Philip Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (12), pp.5168-5178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581463v1</w:t>
+                <w:t xml:space="preserve">hal-04643647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
               </w:r>
@@ -756,377 +756,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPS modeling of GaN/GaAs nanostructure grown by the droplet epitaxy technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812158v1</w:t>
+                <w:t xml:space="preserve">hal-03817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS modeling of GaN/GaAs nanostructure grown by the droplet epitaxy technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Tsamo</w:t>
+                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 261, </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817224v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (9), pp.094405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,130 +1294,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Portavoce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272525v1</w:t>
@@ -1696,51 +1696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,51 +1748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine fields and anisotropy of the orbital moment in epitaxial Mn5Ge3 films studied by Mn55 NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,295 +2348,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Anodic Porous Etching of n-InP in HCl by Atomic Absorption and X-ray Photoelectron Spectroscopies</w:t>
+                <w:t xml:space="preserve">Thiol-functionalization of Mn5Ge3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+                <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0181804jes⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 451, pp.191-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.04.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696683v1</w:t>
+                <w:t xml:space="preserve">hal-01784119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiol-functionalization of Mn5Ge3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations of the Anodic Porous Etching of n-InP in HCl by Atomic Absorption and X-ray Photoelectron Spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bouttemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta K Schütz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 451, pp.191-197. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.3131 - 3137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.04.231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0181804jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784119v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic layer deposition of HfO2 for integration into three-dimensional metal–insulator–metal devices</w:t>
               </w:r>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (12), pp.768. </w:t>
@@ -2750,421 +2750,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Study of Stable and Size-Controlled ZnO-SiO2 Quantum Dots: Application as a Humidity Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+                <w:t xml:space="preserve">Tuhiti Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reveret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00135⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459065v1</w:t>
+                <w:t xml:space="preserve">hal-01382652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
+                <w:t xml:space="preserve">Synthesis and Study of Stable and Size-Controlled ZnO-SiO2 Quantum Dots: Application as a Humidity Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Wakayama</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaab Echabaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (21), pp.11652-11662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352715v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
+                <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Wakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), pp.355101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382652v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t>
               </w:r>
@@ -3189,51 +3189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3261,161 +3261,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiesser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bertaina</w:t>
+                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Jacquot</w:t>
+                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164549v1</w:t>
+                <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface engineering for improving optical switching in a diarylethene-channel transistor</w:t>
               </w:r>
@@ -3541,429 +3541,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Virot</w:t>
+                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206141v1</w:t>
+                <w:t xml:space="preserve">hal-01266713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">F. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu Dolocan</w:t>
+                <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kuzmin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">L. Notin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.043906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266713v1</w:t>
+                <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bertaina</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu O Dolocan</w:t>
+                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 589, pp.427-432. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2015.05.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162158v1</w:t>
+                <w:t xml:space="preserve">hal-01164549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
               </w:r>
@@ -4376,90 +4376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.043002. </w:t>
@@ -4497,51 +4497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Monte-Carlo simulations for nano-patterning surfaces associated with MM-EPES analysis Application to different Si (111) nanoporous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,858 +4992,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn 5Ge 3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-T. Dau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Mt Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Barre</w:t>
+                <w:t xml:space="preserve">Tg Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (8), pp.doi: 10.1016/j.tsf.2011.10.167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724328v1</w:t>
+                <w:t xml:space="preserve">hal-01326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-G. Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.428-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697537v1</w:t>
+                <w:t xml:space="preserve">hal-00697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.T. Dau</w:t>
+                <w:t xml:space="preserve">Barrier height and interface characteristics of Au/Mn5Ge3/Ge(111) Schottky contacts for spin injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.035014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/3/035014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697538v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier height and interface characteristics of Au/Mn5Ge3/Ge(111) Schottky contacts for spin injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Taylor</w:t>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (3), pp.035014. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.3410-3414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/3/035014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697520v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045346⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697519v1</w:t>
+                <w:t xml:space="preserve">hal-00724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn 5Ge 3 heterostructures induced by interstitial carbon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tg Le</w:t>
+                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spiesser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Petit</w:t>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326674v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
@@ -5881,51 +5881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
@@ -5989,51 +5989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,103 +6088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in epitaxial Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035211. </w:t>
@@ -6395,51 +6395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lethanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6624,64 +6624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,51 +7632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan P. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7870,51 +7870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyohiro Chikyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,51 +7961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature photoluminescence studies of nitrided InP(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arabasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivation of InP(100) substrates: first stages of nitridation by thin InN surface overlayers studied by electron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8418,51 +8418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Sobczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jabloniski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.861</w:t>
@@ -8504,51 +8504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger electronic spectroscopy and electrical characterisation of InP(100) surfaces passivated by N2 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8651,51 +8651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre Ould-Metidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1880D2A4"/>
+    <w:nsid w:val="473F94AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9527,51 +9527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-9938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08208887X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5462-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643647v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tsamo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nastovjak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shwartz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoggan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07945" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147257" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Phan Nguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemineni S L V Narayana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab5322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02132714v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab09d2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayakawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashiguchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chikyow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07LX8SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Fischer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#252;rgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. P. Luong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/3/035014" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JVBCPWWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Dau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tg Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiesser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gruzza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ariga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JLRCM85-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiroshiba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSZX4K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Hill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakayama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956696" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shirai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2907689" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998404" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071876w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adamowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matolin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4ED0148FCA8B661B686DC9C776C795A2302E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tsud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krawczyk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zommer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sobczak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabloniski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benamara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.029" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre Ould-Metidji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00399-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Metidji" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bideux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gruzza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01592798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011393v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-9938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08208887X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5462-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tsamo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nastovjak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shwartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoggan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Phan Nguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemineni S L V Narayana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab5322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02132714v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab09d2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayakawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashiguchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chikyow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07LX8SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Fischer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#252;rgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. P. Luong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Dau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tg Le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiesser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/3/035014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JVBCPWWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gruzza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ariga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JLRCM85-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiroshiba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSZX4K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Hill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakayama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956696" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shirai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2907689" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998404" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071876w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adamowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matolin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4ED0148FCA8B661B686DC9C776C795A2302E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tsud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krawczyk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zommer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sobczak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabloniski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benamara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.029" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre Ould-Metidji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00399-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Metidji" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bideux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gruzza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01592798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011393v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>