--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -220,429 +220,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
+                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kalvig</w:t>
+                <w:t xml:space="preserve">Sueyeong Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jędryka</w:t>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kang</w:t>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Alexandre Altié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michez</w:t>
+                <w:t xml:space="preserve">Thomas Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581463v1</w:t>
+                <w:t xml:space="preserve">hal-04562263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Mechanisms of GaN/GaAs Nanostructures by Droplet Epitaxy Explained by Complementary Experiments and Simulations</w:t>
+                <w:t xml:space="preserve">Magnetic interactions in epitaxial films of Mn5(Ge1-xSix)3/Ge(111) : 55Mn NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Tsamo</w:t>
+                <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Nastovjak</w:t>
+                <w:t xml:space="preserve">E. Jędryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliya Shwartz</w:t>
+                <w:t xml:space="preserve">S. Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Hoggan</w:t>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+                <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (12), pp.5168-5178. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 600, pp.172120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643647v1</w:t>
+                <w:t xml:space="preserve">hal-04581463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5(SixGe1-x)3 thin films</w:t>
+                <w:t xml:space="preserve">Growth Mechanisms of GaN/GaAs Nanostructures by Droplet Epitaxy Explained by Complementary Experiments and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sueyeong Kang</w:t>
+                <w:t xml:space="preserve">Guy Tsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Alla Nastovjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Nataliya Shwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Altié</w:t>
+                <w:t xml:space="preserve">Philip Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beaujard</w:t>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 797, pp.140338. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (12), pp.5168-5178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2024.140338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c07945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562263v1</w:t>
+                <w:t xml:space="preserve">hal-04643647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive actions of MnSi in the epitaxial growth of Mn5Si3 thin films on Si(111)</w:t>
               </w:r>
@@ -756,377 +756,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS modeling of GaN/GaAs nanostructure grown by the droplet epitaxy technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147257⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817224v1</w:t>
+                <w:t xml:space="preserve">hal-03812158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">XPS modeling of GaN/GaAs nanostructure grown by the droplet epitaxy technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812158v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly ordered carbon penetration into the Mn5Ge3Cx lattice: A superstructure in Mn5Ge3C0.5 inferred from a Mn55 NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (9), pp.094405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,51 +1173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the atomic position of C in Mn5Ge3Cx thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,130 +1294,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Mn5Ge3 and Mn11Ge8 thin films phase formation on Ge(111) via growth process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Guerboukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Portavoce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 761, pp.139523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272525v1</w:t>
@@ -1467,51 +1467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yemineni S L V Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1696,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective modification of the unquenched orbital moment of manganese introduced by carbon dopant in epitaxial Mn5Ge3C0.2/Ge(111) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wojcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step flow growth of Mn5Ge3 films on Ge(111) at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boussadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Heresanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkan Kilinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the very first stages of Mn deposition on Ge(001) to phase segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sion F Olive Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperfine fields and anisotropy of the orbital moment in epitaxial Mn5Ge3 films studied by Mn55 NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jedryka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2367,90 +2367,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-functionalization of Mn5Ge3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta K Schütz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 451, pp.191-197. </w:t>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,64 +2661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 123 (12), pp.768. </w:t>
@@ -2750,490 +2750,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Study of Stable and Size-Controlled ZnO-SiO2 Quantum Dots: Application as a Humidity Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuhiti Malinowski</w:t>
+                <w:t xml:space="preserve">Mohamed Aymen Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Reveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mosaab Echabaane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (21), pp.11652-11662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382652v1</w:t>
+                <w:t xml:space="preserve">hal-01459065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Study of Stable and Size-Controlled ZnO-SiO2 Quantum Dots: Application as a Humidity Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+                <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Reveret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yutaka Wakayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b00135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (35), pp.355101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459065v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn5Ge3C0.6/Ge(111) Schottky contacts tuned by a n-type ultra-shallow doping layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An introduction to photocatalysis through methylene blue photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuhiti Malinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Wakayama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Michez</w:t>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (35), pp.355101. </w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (6), pp.065808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/35/355101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/37/6/065808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352715v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical measurements of the bandgap energy of a light-emitting diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (2), pp.025003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,51 +3267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-temperature epitaxial growth of Mn5Ge3 and Mn5Ge3C0.2 films on Ge(111) using molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,307 +3395,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering for improving optical switching in a diarylethene-channel transistor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hayakawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Higashiguchi</w:t>
+                <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Matsuda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Chikyow</w:t>
+                <w:t xml:space="preserve">J.F. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150590v1</w:t>
+                <w:t xml:space="preserve">hal-01164549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface engineering for improving optical switching in a diarylethene-channel transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hayakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Higashiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
+                <w:t xml:space="preserve">K. Matsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voicu Dolocan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01266713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy and magnetic domain structure in C-doped Mn5Ge3</w:t>
               </w:r>
@@ -3707,51 +3707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,161 +3809,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic reversal in Mn5Ge3 thin films: an extensive study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferromagnetic resonance and magnetic damping in C-doped Mn5Ge3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiesser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Charles Emmanuel Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bertaina</w:t>
+                <w:t xml:space="preserve">Voicu Dolocan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Jacquot</w:t>
+                <w:t xml:space="preserve">Michael Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (26), pp.266001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (4), pp.045001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/27/26/266001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/4/045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164549v1</w:t>
+                <w:t xml:space="preserve">hal-01266713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-beam epitaxial growth of tensile-strained and n-doped Ge/Si(001) films using a GaP decomposition source</w:t>
               </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.162 - 172. </w:t>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pitzschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.162-172. </w:t>
@@ -4376,90 +4376,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth and magnetic properties of Mn5Ge3/Ge and Mn5Ge3Cx/Ge heterostructures for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.F. Olive-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.043002. </w:t>
@@ -4497,90 +4497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of carbon doping on structural and magnetic properties of Mn5Ge3/Ge heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sürgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Monte-Carlo simulations for nano-patterning surfaces associated with MM-EPES analysis Application to different Si (111) nanoporous surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Mahjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,992 +4992,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn 5Ge 3 heterostructures induced by interstitial carbon</w:t>
+                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mt Dau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tg Le</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Petit</w:t>
+                <w:t xml:space="preserve">D.N.H. Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.025007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2043-6262/3/2/025007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326674v1</w:t>
+                <w:t xml:space="preserve">hal-00697537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coudreau</w:t>
+                <w:t xml:space="preserve">X. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.428-438. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (6), pp.1374-1377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697519v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier height and interface characteristics of Au/Mn5Ge3/Ge(111) Schottky contacts for spin injection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Taylor</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T-G. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/3/035014⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520, pp.3410-3414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697520v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn5Ge3 heterostructures induced by interstitial carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.T. Dau</w:t>
+                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-G. Le</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.167⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.103020-10303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00697538v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon diffusion and reactivity in Mn5Ge3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Boosting the Curie temperature in carbon-doped Mn5Ge3/Ge heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">X. Barre</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201100448⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.428-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00724328v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth competition between semiconducting Ge1-x Mnx nanocolumns and metallic Mn5Ge3 clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Petit</w:t>
+                <w:t xml:space="preserve">Suppression of Mn segregation in Ge/Mn 5Ge 3 heterostructures induced by interstitial carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Le Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tg Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (8), pp.doi: 10.1016/j.tsf.2011.10.167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697537v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual phenomenon of surface reaction observed during Ge overgrowth on Mn5Ge3/Ge(111) heterostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M-T. Dau</w:t>
+                <w:t xml:space="preserve">Barrier height and interface characteristics of Au/Mn5Ge3/Ge(111) Schottky contacts for spin injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sellai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T-G. Le</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.035014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/27/3/035014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00773485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivation of GaAs(001) surface by the growth of high quality c-GaN ultra-thin film using low power glow discharge nitrogen plasma source</w:t>
               </w:r>
@@ -5989,77 +5989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 606 (13-14), pp.1093-1099</w:t>
@@ -6088,51 +6088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in epitaxial Mn5Ge3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.035211. </w:t>
@@ -6395,64 +6395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lethanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.G. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (15), pp.151908. </w:t>
@@ -6503,51 +6503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Germanium Nanowires on Silicon(111) Substrates by Molecular Beam Epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Minh Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,64 +6624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long range Mn segregation and intermixing during subsequent deposition of Ge capping layers on Mn5Ge3/Ge(111) heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-T. Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6770,77 +6770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable temperature characterization of N,N'-Bis(n-penty)terylene-3,4:11,12-tetracarboxylic diimide thin film transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,77 +6929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis and transistor properties of hetero-molecular bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hiroshiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matsuishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7075,77 +7075,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and structural characterization of molecular superlattice of quaterrylene and N,N′-dioctyl-3,4,9,10-perylenedicarboximide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hiroshiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Matsuishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7196,51 +7196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable temperature characterization of N,N′-Bis(n-pentyl)terrylene-3,4:11,12-tetracarboxylic diimide thin film transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,90 +7342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analysis of carrier transport in quaterrylene thin film transistors formed by ultraslow vacuum deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.024506-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7459,64 +7459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and electrical properties of N,N'-Bis(n-pentyl)terrylene-3,4:11,12-tetracarboximide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Shirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7593,90 +7593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and electrical properties of N,N[sup ʹ]-bis(n-pentyl)terrylene- 3,4:11,12-tetracarboximide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Shirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan P. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7727,90 +7727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface engineering for molecular alignment and device performance of quaterrylene thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chikyow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93, pp.153301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7844,77 +7844,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Stage of Growth of a Perylene Diimide Derivative Thin Film Growth on Various Si(001) Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoma Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Wakayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toyohiro Chikyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,90 +7961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature photoluminescence studies of nitrided InP(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arabasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8086,64 +8086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passivation of InP(100) substrates: first stages of nitridation by thin InN surface overlayers studied by electron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitridation of InP(100) surface studied by synchrotron radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,342 +8360,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMFP measurements near AuNi alloy surfaces by EPES : indirect evidence of submonolayerAu surface enrichment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auger electronic spectroscopy and electrical characterisation of InP(100) surfaces passivated by N2 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bideux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krawczyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Petit</w:t>
+                <w:t xml:space="preserve">Z Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 234 (1-4), pp.451-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2004.05.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272572v1</w:t>
+                <w:t xml:space="preserve">hal-01122589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger electronic spectroscopy and electrical characterisation of InP(100) surfaces passivated by N2 plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gruzza</w:t>
+                <w:t xml:space="preserve">IMFP measurements near AuNi alloy surfaces by EPES : indirect evidence of submonolayerAu surface enrichment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Benamara</w:t>
+                <w:t xml:space="preserve">J.M. Sobczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jabloniski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.861</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122589v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the InP(100) surfaces nitridation studied by AES, EELS and EPES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre Ould-Metidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Robert-Goumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bideux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,51 +8759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the InP(100) surfaces nitridation studied by AES, EELS and EPES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ould-Metidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,51 +8884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First stages of the InP(100) surfaces nitridation studied by AES, EELS and EPES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ould-Metidji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9041,51 +9041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance des films minces et interfaces : exemples dans deux familles de matériaux pour la microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseille Université (AMU), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9135,51 +9135,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopies électroniques de la nitruration du phosphure d'indium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Blaise Pascal - Clermont-Ferrand II, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9296,51 +9296,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="473F94AF"/>
+    <w:nsid w:val="091592B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9527,51 +9527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-9938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08208887X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5462-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tsamo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nastovjak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shwartz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoggan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Phan Nguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemineni S L V Narayana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab5322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02132714v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab09d2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150590v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayakawa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashiguchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chikyow" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07LX8SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Fischer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#252;rgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. P. Luong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Dau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tg Le" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiesser" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/3/035014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JVBCPWWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gruzza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ariga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JLRCM85-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiroshiba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSZX4K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Hill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakayama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956696" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shirai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2907689" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998404" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071876w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adamowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matolin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4ED0148FCA8B661B686DC9C776C795A2302E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tsud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272572v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krawczyk" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zommer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sobczak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabloniski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benamara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.029" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre Ould-Metidji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00399-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Metidji" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bideux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gruzza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01592798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011393v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mpetit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3267-9938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08208887X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5462-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04562263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sueyeong Kang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alti&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaujard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2024.140338" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04581463v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalvig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#281;dryka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tsamo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Nastovjak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Shwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hoggan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Robert-Goumet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c07945" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04009609v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;la Kounta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Reichlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bad'Ura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.024416" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03812158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Guerboukha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Spiesser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03817224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147257" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jedryka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wojcik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03770626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-A. Michez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Thanh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prestat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.074404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Phan Nguy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoma Hayakawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkan Kilinc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemineni S L V Narayana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab5322" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02960045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daher Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Choueikani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155403" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02892546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.094401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02061309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boussadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.164" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02132714v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab09d2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01902660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion F Olive Mendez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Le Thanh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00558" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01803350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allodi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta K Sch&#252;tz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.04.231" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0181804jes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01635968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Pitzschel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1379-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Mahjoub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reveret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mosaab Echabaane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00135" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01352715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Wakayama" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/35/355101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01382652v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuhiti Malinowski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/37/6/065808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/2/025003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertaina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu O Dolocan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2015.05.068" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiesser" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertaina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jacquot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/27/26/266001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayakawa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Higashiguchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chikyow" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.03.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L07LX8SV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01206141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hayn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Notin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927423" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01266713v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Emmanuel Dutoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voicu Dolocan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuzmin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/4/045001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.P. Luong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghrib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Zrir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stoffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.027" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QP3H5W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans A. Monyoncho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Allagui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.5.16" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975158v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monyoncho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pitzschel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allagui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914753v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Olive-Mendez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/4/043002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Michez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Fischer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S&#252;rgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Mahjoub" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bideux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chelda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914738v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. P. Luong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818945" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-G. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N.H. Nam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/3/2/025007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-T. Dau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Barre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201100448" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C9VL1NB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.167" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7232J1PM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-T. Dau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Dau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tg Le" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiesser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sellai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Taylor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/27/3/035014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JVBCPWWF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724331v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gruzza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773468v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.035211" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hajjar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Garreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Josien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bubendorff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Berling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.125325" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lethanh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3651488" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122595v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Dau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sion Olive Mendez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2011.4288" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475830v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Giang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.10.104" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MCZ27D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ariga" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JLRCM85-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiroshiba" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.07.050" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6GSZX4K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2009.05.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122617v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyow" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P. Hill" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Ariga" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447724v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakayama" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956696" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shirai" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2907689" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Shirai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2998404" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122592v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyohiro Chikyo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071876w" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090388v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arabasz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adamowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Matolin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2045" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4ED0148FCA8B661B686DC9C776C795A2302E3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357526v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Tsud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.03.040" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122589v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benamara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2004.05.029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krawczyk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zommer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Sobczak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jabloniski" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357513v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre Ould-Metidji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00399-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ould-Metidji" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bideux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gruzza" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-01592798v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011393v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>