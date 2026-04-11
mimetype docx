--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -91,4215 +91,4215 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+                <w:t xml:space="preserve">Combining the Underwater Vision Profiler 6 with sediment traps to measure in situ velocity of marine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e70052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.70052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Perrin</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994187v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+                <w:t xml:space="preserve">Geneviève Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Luo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Todd O'Brien</w:t>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648046v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70 (S1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of molybdenum and barium in the Bay of Brest (France) explained by phytoplankton community structure and aggregation events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First release of the Pelagic Size Structure database: global datasets of marine size spectra obtained from plankton imaging devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corrales-Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Siebert</w:t>
+                <w:t xml:space="preserve">Jessica Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thébault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
+                <w:t xml:space="preserve">Todd O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108783⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2971-2999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-2971-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573051v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative imaging datasets of micro to mesoplankton communities and surface microplastic across the Pacific Ocean from the Tara Pacific Expedition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of molybdenum and barium in the Bay of Brest (France) explained by phytoplankton community structure and aggregation events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+                <w:t xml:space="preserve">Julien Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+                <w:t xml:space="preserve">Bernd R Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Kristan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bun</w:t>
+                <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2024-507⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.108783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05013552v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">Quantitative imaging datasets of micro to mesoplankton communities and surface microplastic across the Pacific Ocean from the Tara Pacific Expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mériguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Kristan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2024-507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653070v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05013552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPPO environmental monitoring: impact of phytoplankton dynamics on water column chemistry and the sclerochronology of the king scallop ( Pecten maximus ) as a biogenic archive for past primary production reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brivaëla Moriceau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lukas Fröhlich</w:t>
+                <w:t xml:space="preserve">Bernd Schöne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Amice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (7), pp.3263-3281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-15-3263-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Murillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184772v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, 14p. :. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Drago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Richter</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Watteaux</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling uncertainties of particle size distributions and derived fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lom3.10524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rainer Amon</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Antoine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Balzano</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978433v3</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Madeline Carsique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.4160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24299-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Rainer Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1561-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1561-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978433v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Maps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Aubry</w:t>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119903v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
+                <w:t xml:space="preserve">Frederic Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292721v1</w:t>
+                <w:t xml:space="preserve">hal-03119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Massicotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Audrain</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407578v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Samuel Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Caputi</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Changes and Community Turnover Differentially Shape the Global Ocean Metatranscriptome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Paoli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.014⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877702v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Gene Expression Changes and Community Turnover Differentially Shape the Global Ocean Metatranscriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Jaime Huerta-Cepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1068-1083.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate matter flux interception in oceanic mesoscale eddies by the polychaete Poeobius sp.</w:t>
               </w:r>
@@ -4547,1535 +4547,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Rodier</w:t>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Elineau</w:t>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Desnos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17882/55741⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04670751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Grébert</w:t>
+                <w:t xml:space="preserve">Marion Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Doré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
+              <w:t xml:space="preserve">SEANOE = Sea scientific open data publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/55741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01772758v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Light color acclimation is a key process in the global ocean distribution of Synechococcus cyanobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Grébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lombard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1717069115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771839v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Vincent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02235-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+                <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M. Waite</w:t>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Cowen</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324904v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Y. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roux</w:t>
+                <w:t xml:space="preserve">Cédric Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer R. Brum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melissa B. Duhaime</w:t>
+                <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376822v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging reveals the biomass of giant protists in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 532 (7600), pp.504-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature17652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer R. Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Melissa B. Duhaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 537 (7622), pp.689-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6129,2628 +6129,2762 @@
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Brum</w:t>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvia G. Acinas</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768331v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+                <w:t xml:space="preserve">Guilhem Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Faust</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colin</w:t>
+                <w:t xml:space="preserve">Silvia G. Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical assessment of the consistency of taxonomic identifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip F. Culverhouse</w:t>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Macleod</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rubens M. Lopes</w:t>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17451000.2013.810762⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502776v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">An empirical assessment of the consistency of taxonomic identifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip F. Culverhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Macleod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leeuw</w:t>
+                <w:t xml:space="preserve">Mark C. Benfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Chase</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Karsenti</w:t>
+                <w:t xml:space="preserve">Rubens M. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17451000.2013.810762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03190095v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozooplankton and particulate matter responses to a deep-water frontal system in the southern California Current System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark D. Ohman</w:t>
+                <w:t xml:space="preserve">Alison Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse R. Powell</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Karsenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbs028⟩</w:t>
+              <w:t xml:space="preserve">Methods in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mio.2013.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502659v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03190095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesozooplankton and particulate matter responses to a deep-water frontal system in the southern California Current System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Ohman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
+                <w:t xml:space="preserve">Jesse R. Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Ibanez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David W. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (9), pp.815-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbs028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502020v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical imaging of mesopelagic particles indicates deep carbon flux beneath a natural iron-fertilized bloom in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Friederike Ebersbach</w:t>
+                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.1130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87 (3-4), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2011.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502030v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital zooplankton image analysis using the ZooScan integrated system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical imaging of mesopelagic particles indicates deep carbon flux beneath a natural iron-fertilized bloom in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jouandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gasparini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Cawood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pesant</w:t>
+                <w:t xml:space="preserve">Friederike Ebersbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbp124⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.1130-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2011.56.3.1130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502074v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 5: An advanced instrument for high spatial resolution studies of particle size spectra and zooplankton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Digital zooplankton image analysis using the ZooScan integrated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Karl</w:t>
+                <w:t xml:space="preserve">Alison Cawood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghizlaine Iddaoud</w:t>
+                <w:t xml:space="preserve">Stephane Pesant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8, pp.462-473. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.285-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2010.8.462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbp124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502058v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">The Underwater Vision Profiler 5: An advanced instrument for high spatial resolution studies of particle size spectra and zooplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George A. Jackson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">David M. Karl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghizlaine Iddaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.462-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2010.8.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505004v1</w:t>
+                <w:t xml:space="preserve">hal-03502058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.1951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03494337v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Relationship between particle size distribution and flux in the mesopelagic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Prieur</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (10), pp.1364-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494353v1</w:t>
+                <w:t xml:space="preserve">hal-03494337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsh Youngbluth</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70 (1-2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2007.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494350v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distribution of aggregates (&amp;gt; 110 mu m) and mesoscale activity in the northeastern Atlantic: Effects on the deep vertical export of surface carbon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsh Youngbluth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aino Hosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0007⟩</w:t>
+              <w:t xml:space="preserve">ICES JOURNAL OF MARINE SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (3), pp.433-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsn010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504960v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of natural iron fertilization on carbon sequestration in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 446 (7139), pp.1070-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature05700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical distribution of aggregates (&amp;gt; 110 mu m) and mesoscale activity in the northeastern Atlantic: Effects on the deep vertical export of surface carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2007.52.1.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity of inverted ’gelatinous’ ecosystem pyramids in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lombard Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidi Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho Luis Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into biotic and abiotic modulation of ocean mesopelagic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8760,2069 +8894,2069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ imaging sheds light on particle sinking speeds in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">marc picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Meeting 2024 - OSM24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2024, Nouvelle Orléans (Louisiane), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diamond-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ponçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Fietzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2023 Gulf Coast conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Oceanic engineering society, Sep 2023, Biloxi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies for Ocean Sensing project developments in imaging and sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Oxborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Papadimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Patey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct in situ observations of particle flux in the California Current Ecosystem: new perspectives from coupled sediment traps and in situ imaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalano Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picheral Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU); Association for the Sciences of Limnology and Oceanography (ASLO); The Oceanography Society (TOS), Feb 2022, Honolulu &amp; Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pipeline for in-situ plankton imaging data: Improving our understanding of ocean particle distribution and carbon fluxes using morphological traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Complex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEcologie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dulac-Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021 Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography - ASLO, Jun 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, California, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning comme extracteur de caractéristiques morphologiques: Application à l’écologie du plancton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UVP6: a new low power, low cost and deep ocean rated imaging sensor for automatic quantification of particles and plankton from autonomous platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Faillettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Y. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Guigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTaxa: A human-computer interface to classify images along a taxonomy with the help of machine-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Machine Learning in Marine Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative image processing with machine learning: How to turn images into data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic research models to study regeneration and aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10832,124 +10966,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Obs'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Honolulu, HI, USA, Unknown Region. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10959,170 +11093,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical profiles of environmental parameters measured on discrete water samples collected with Niskin bottles during the Tara Oceans expedition 2009-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Searson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/PANGAEA.836319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11269,51 +11403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>