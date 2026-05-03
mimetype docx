--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1599,429 +1599,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Sandin</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847226v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Siliceous Rhizaria abundances and diversity in the Mediterranean Sea assessed by combined imaging and metabarcoding approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Llopis Monferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 9, 14p. :. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.895995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
               </w:r>
@@ -2543,103 +2543,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Carsique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2850,51 +2850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
@@ -3226,77 +3226,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3307,493 +3307,497 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Samuel Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125435v1</w:t>
+                <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Gregory</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zayed</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+                <w:t xml:space="preserve">Beatriz Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Audrain</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407578v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,563 +4283,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate matter flux interception in oceanic mesoscale eddies by the polychaete Poeobius sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svenja Christiansen</w:t>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.10926⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927160v1</w:t>
+                <w:t xml:space="preserve">cea-01874711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+                <w:t xml:space="preserve">Morgane Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cuypers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Martine Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978441v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pelletier</w:t>
+                <w:t xml:space="preserve">Longitudinal contrast in turbulence along a ∼ 19° S section in the Pacific and its consequences for biogeochemical fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouruet-Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Cuypers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana A. Alberti</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.373. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (24), pp.7485-7504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02342-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-7485-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874711v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophic Trichodesmium impact on UV–Vis radiance and pigment composition in the western tropical South Pacific</w:t>
+                <w:t xml:space="preserve">Particulate matter flux interception in oceanic mesoscale eddies by the polychaete Poeobius sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+                <w:t xml:space="preserve">Svenja Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
+                <w:t xml:space="preserve">Henk-Jan Hoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Florian Schütte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Maillard</w:t>
+                <w:t xml:space="preserve">Helena Hauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Rodier</w:t>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5249-5269. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (5), pp.2093-2109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5249-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864724v1</w:t>
+                <w:t xml:space="preserve">hal-01927160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZooScanNet: plankton images captured with the ZooScan</w:t>
               </w:r>
@@ -5093,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell genomics of multiple uncultured stramenopiles reveals underestimated functional diversity across oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Seeleuthner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,697 +5895,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0119219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+                <w:t xml:space="preserve">hal-01225074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119219⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225074v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Roat Kultima</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261359. </w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233742v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
               </w:r>
@@ -8074,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8500,51 +8508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9676,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9762,51 +9770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTaxa: a tool to support the taxonomic classification of large datasets through supervised machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10146,51 +10154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10633,51 +10641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoTaxa: A human-computer interface to classify images along a taxonomy with the help of machine-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10728,51 +10736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative image processing with machine learning: How to turn images into data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Martin Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10836,64 +10844,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variations of the planktonic communities in a North Atlantic Marine Protected Area and their potential links with Sardina pilchardus (Walbaum, 1792) catches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Beker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,64 +10988,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative imaging for global observations of planktonic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11403,51 +11411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>