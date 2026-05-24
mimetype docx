--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Margaux Perhirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+                <w:t xml:space="preserve">Geneviève Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Catherine Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-04994187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying zooplankton fecal pellets from in situ images</w:t>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Perhirin</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vilgrain</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Perrin</w:t>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.fbae078. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbae078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994187v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
@@ -2001,697 +2001,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling uncertainties of particle size distributions and derived fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+                <w:t xml:space="preserve">hal-03847300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling uncertainties of particle size distributions and derived fluxes</w:t>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Bisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kiko</w:t>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siegel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10524⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847300v2</w:t>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global distribution patterns of marine nitrogen-fixers by imaging and molecular methods</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,51 +3079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait‐based approach using in situ copepod images reveals contrasting ecological patterns across an Arctic ice melt zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,295 +3345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lombard</w:t>
+                <w:t xml:space="preserve">Ann Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
+                <w:t xml:space="preserve">Ahmed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Audrain</w:t>
+                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407578v1</w:t>
+                <w:t xml:space="preserve">hal-02387010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine DNA viral macro- and microdiversity from Pole to Pole</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expanding Tara Oceans Protocols for Underway, Ecosystemic Sampling of the Ocean-Atmosphere Interface During Tara Pacific Expedition (2016–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nádia Conceição-Neto</w:t>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Temperton</w:t>
+                <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bolduc</w:t>
+                <w:t xml:space="preserve">Samuel Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177 (5), pp.1109-1123.e14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387010v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seasonal and Inter-Annual Fluctuations of Plankton Abundance and Community Structure in a North Atlantic Marine Protected Area</w:t>
               </w:r>
@@ -3747,429 +3747,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Boss</w:t>
+                <w:t xml:space="preserve">Luigi Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M Waite</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meike Vogt</w:t>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325576v1</w:t>
+                <w:t xml:space="preserve">hal-02999805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+                <w:t xml:space="preserve">Globally Consistent Quantitative Observations of Planktonic Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
+                <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Martini</w:t>
+                <w:t xml:space="preserve">Anya M Waite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greta Busseni</w:t>
+                <w:t xml:space="preserve">Meike Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community‐Level Responses to Iron Availability in Open Ocean Plankton Ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Kirilovsky</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pelletier</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (3), pp.391-419. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GB006022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999805v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Expression Changes and Community Turnover Differentially Shape the Global Ocean Metatranscriptome</w:t>
               </w:r>
@@ -4289,51 +4289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global ocean atlas of eukaryotic genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,51 +5015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Partensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (9), pp.E2010-E2019. </w:t>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5225,295 +5225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya M. Waite</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Guidi</w:t>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
+                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502974v1</w:t>
+                <w:t xml:space="preserve">hal-01275276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plankton networks driving carbon export in the oligotrophic ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The wineglass effect shapes particle export to the deep ocean in mesoscale eddies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anya M. Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Eveillard</w:t>
+                <w:t xml:space="preserve">Paulo H. R. Calil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Larhlimi</w:t>
+                <w:t xml:space="preserve">Andrew Mc C. Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 532, pp.465-470. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9791-9800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL066463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275276v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect automatic image classification successfully describes plankton distribution patterns</w:t>
               </w:r>
@@ -5627,295 +5627,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging reveals the biomass of giant protists in the global ocean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+                <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vandromme</w:t>
+                <w:t xml:space="preserve">Jennifer R. Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa B. Duhaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 532 (7600), pp.504-507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17652⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 537 (7622), pp.689-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324873v1</w:t>
+                <w:t xml:space="preserve">hal-01376822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecogenomics and potential biogeochemical impacts of globally abundant ocean viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bas E. Dutilh</w:t>
+                <w:t xml:space="preserve">In situ imaging reveals the biomass of giant protists in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa B. Duhaime</w:t>
+                <w:t xml:space="preserve">Pieter Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 537 (7622), pp.689-693. </w:t>
+              <w:t xml:space="preserve">, 2016, 532 (7600), pp.504-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature19366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature17652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376822v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Model of Annual Plankton Succession Based on the Whole-Plankton Time Series Approach</w:t>
               </w:r>
@@ -6035,77 +6035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and function of the global ocean microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinichi Sunagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Pedro Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Roat Kultima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,433 +6163,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+                <w:t xml:space="preserve">Emilie Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Farrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Not</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Picheral</w:t>
+                <w:t xml:space="preserve">Michael J. Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+                <w:t xml:space="preserve">Laurence Garczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noan Le Bescot</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253984v1</w:t>
+                <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental characteristics of Agulhas rings affect interocean plankton transport</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Villar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Farrant</w:t>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Follows</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Garczarek</w:t>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261447 - 1261447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261447⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893637v1</w:t>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Open science resources for the discovery and analysis of Tara Oceans data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Not</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kandels-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.150023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2015.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and ecological drivers of ocean viral communities</w:t>
               </w:r>
@@ -6601,51 +6601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cesar Ignacio-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Doulcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karoline Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Decelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6977,51 +6977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The characteristics of particulate absorption, scattering and attenuation coefficients in the surface ocean; Contribution of the Tara Oceans expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7241,77 +7241,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooplankton long-term changes in the NW Mediterranean Sea: Decadal periodicity forced by winter hydrographic conditions related to large-scale atmospheric changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Garcia-Comas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital zooplankton image analysis using the ZooScan integrated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Karl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,90 +7789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of phytoplankton community on production, size and export of large aggregates: A world-ocean analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (6), pp.1951-1963. </w:t>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George A. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,51 +8056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of frontal processes on marine aggregate dynamics and fluxes: An interannual study in a permanent geostrophic front (NW Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,51 +8202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global zoogeography of fragile macrozooplankton in the upper 100-1000 m inferred from the underwater video profiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsh Youngbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,51 +8495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical distribution of aggregates (&amp;gt; 110 mu m) and mesoscale activity in the northeastern Atlantic: Effects on the deep vertical export of surface carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9031,277 +9031,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diamond-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Motreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194467v1</w:t>
+                <w:t xml:space="preserve">hal-04194469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of particles and plankton distributions across a mesoscale front during the spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Solène Motreuil</w:t>
+                <w:t xml:space="preserve">Resolving the scales of plankton ecology and biogeochemical fluxes with the Underwater Vision Profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194469v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioglider: an integrated glider solution for enhancing environmental knowledge</w:t>
               </w:r>
@@ -9917,77 +9917,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Unknown Region</w:t>
@@ -10016,51 +10016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of image classification using several large plankton datasets: Convolutional Neural Networks improve detection of rare taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Panaiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boniface-Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological traits of zooplankton reveal ecological patterns along ice melt dynamics in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10279,51 +10279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deep learning comme extracteur de caractéristiques morphologiques: Application à l’écologie du plancton marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Oliver Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vilgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cailleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,51 +10443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Coindat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, San Diego, United States</w:t>
@@ -11167,51 +11167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11411,51 +11411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Accardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.70052" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perhirin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vilgrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Perrin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lalande" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbae078" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corrales-Ugalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Luo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd O'Brien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-2971-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Siebert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R Sch&#246;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108783" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; M&#233;riguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Kristan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jalabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-507" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04186890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briva&#235;la Moriceau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sch&#246;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Amice" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3263-2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Llopis Monferrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.895995" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847300v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Bisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siegel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10524" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03334117v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Carsique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24299-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03119903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11672" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Gregory" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zayed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Concei&#231;&#227;o-Neto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Temperton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bolduc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.040" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Audrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00750" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Jalabert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00214" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999805v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Caputi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Kirilovsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pelletier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GB006022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M Waite" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike Vogt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00196" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877702v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Paoli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana A. Alberti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Huerta-Cepas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874711v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Seeleuthner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02342-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5249-2018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cuypers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-7485-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01927160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Christiansen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk-Jan Hoving" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sch&#252;tte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hauss" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10926" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670751v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desnos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55741" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01772758v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Gr&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1717069115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771839v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lombard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02235-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275276v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Larhlimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16942" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya M. Waite" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo H. R. Calil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mc C. Hogg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066463" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Y. Luo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guigand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Cowen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2016.04.003" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376822v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer R. Brum" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas E. Dutilh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa B. Duhaime" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19366" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01324873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vandromme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17652" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01225074v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jamet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119219" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233742v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Coelho" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Roat Kultima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261359" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253984v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kandels-Lewis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2015.23" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cesar Ignacio-Espinoza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Doulcier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G. Acinas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502776v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Culverhouse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Macleod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Benfield" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens M. Lopes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2013.810762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03190095v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leeuw" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Chase" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Karsenti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mio.2013.11.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ohman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R. Powell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Jensen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbs028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502020v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia-Comas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ibanez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2011.04.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2LJ320D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jouandet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Ebersbach" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2011.56.3.1130" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502074v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cawood" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pesant" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbp124" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502058v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Karl" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlaine Iddaoud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2010.8.462" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George A. Jackson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.1951" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494337v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Miquel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2008.05.014" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB6VXL5Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2007.02.014" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCRC5F6J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494350v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsh Youngbluth" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Hosia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsn010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504960v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2007.52.1.0007" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887475v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lombard Fabien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guidi Lionel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Luis Pedro" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin S&#233;bastien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166899v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Karlusich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540553v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marc picheral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194469v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Panaiotis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond-Riquier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Motreuil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177859v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pon&#231;on" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Fietzek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Hayes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194466v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Oxborough" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Papadimitriou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Patey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Regan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540583v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalano Camille" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picheral Marc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026447v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salinas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Complex" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boniface-Chang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dulac-Arnold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blanc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026444v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Oliver Irisson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailleton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Abidi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coindat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026425v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Guigand" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026424v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Martin Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026422v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026402v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beker" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018678v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245565v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Searson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.836319" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>