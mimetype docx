--- v0 (2026-03-04)
+++ v1 (2026-04-16)
@@ -250,191 +250,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 1. Différentes dimensions de l’autonomie</w:t>
+                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 2. Analyser le potentiel de Ressources pour les professeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 109, pp.3-16</w:t>
+              <w:t xml:space="preserve">, 2019, 110-11, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490018v1</w:t>
+                <w:t xml:space="preserve">hal-02490021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 2. Analyser le potentiel de Ressources pour les professeurs</w:t>
+                <w:t xml:space="preserve">Développer l’autonomie des élèves en mathématiques grâce au numérique 1. Différentes dimensions de l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 110-11, pp.85-102</w:t>
+              <w:t xml:space="preserve">, 2019, 109, pp.3-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490021v1</w:t>
+                <w:t xml:space="preserve">hal-02490018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating teachers’ work with digital resources. A comparison between teaching Mathematics and English</w:t>
               </w:r>
@@ -1452,303 +1452,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d'investigation et collectifs dans la formation des enseignants</w:t>
+                <w:t xml:space="preserve">L’apport du collectif dans les formations aux démarches d’investigation en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
+              <w:t xml:space="preserve">Colloque international du CREAD - Formes d’éducation et processus d’émancipation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, May 2012, Rennes, France. pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744088v1</w:t>
+                <w:t xml:space="preserve">hal-01143039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’investigation en mathématiques au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Grodowski</w:t>
+                <w:t xml:space="preserve">Démarches d'investigation et collectifs dans la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
+              <w:t xml:space="preserve">EMF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Suisse. pp.1400-1412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143015v1</w:t>
+                <w:t xml:space="preserve">hal-00744088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport du collectif dans les formations aux démarches d’investigation en mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarches d’investigation en mathématiques au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grodowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lebaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pépino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du CREAD - Formes d’éducation et processus d’émancipation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, May 2012, Rennes, France. pp.23-30</w:t>
+              <w:t xml:space="preserve">Journées mathématiques de l'IFÉ - ENS Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.146-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143039v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’investigation et collectifs dans la formation des enseignants.</w:t>
               </w:r>
@@ -3043,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lemonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virrion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143039v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-021-01299-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694145v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le H&#233;naff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.40.2.5072" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Otero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142972v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Beller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142982v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lemonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rossi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Virrion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Bouil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Corbin-M&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique G&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grodowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;pino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sicard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Th&#233;penier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clochet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142962v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Escofier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Houdebine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Quarez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>