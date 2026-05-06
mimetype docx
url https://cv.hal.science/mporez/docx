--- v0 (2026-04-08)
+++ v1 (2026-05-06)
@@ -586,248 +586,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
+                <w:t xml:space="preserve">Reduced Dynamics of the Non-holonomic Whipple Bicycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 27 (4), pp.1121-1154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-016-9341-6⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-017-9434-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519830v1</w:t>
+                <w:t xml:space="preserve">hal-01717298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Dynamics of the Non-holonomic Whipple Bicycle</w:t>
+                <w:t xml:space="preserve">Locomotion Dynamics for Bio-inspired Robots with Soft Appendages: Application to Flapping Flight and Passive Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Mauny</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Morsli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.1121-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00332-017-9434-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00332-016-9341-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717298v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibody system dynamics for bio-inspired locomotion: from geometric structures to computational aspects</w:t>
               </w:r>
@@ -1657,51 +1657,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2167,1775 +2167,1970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic Dynamic Modelling of Locomotion Systems with Persistent Contacts - Application to the 3D Bicycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Mauny</w:t>
+                <w:t xml:space="preserve">Kinematic and Static Analyses of a 3-DOF Spatial Tensegrity Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7598-7605, </w:t>
+              <w:t xml:space="preserve">ARK 2024: Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ljubljana, Slovenia. pp.314-323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717312v1</w:t>
+                <w:t xml:space="preserve">hal-04770194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic modelling and control of a luxury arts and crafts product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Henry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Kanaan</w:t>
+                <w:t xml:space="preserve">Victorien Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling Mangement and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2797-2802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008793v1</w:t>
+                <w:t xml:space="preserve">hal-03751985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolic Dynamic Modelling of Locomotion Systems with Persistent Contacts - Application to the 3D Bicycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.7598-7605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861321v2</w:t>
+                <w:t xml:space="preserve">hal-01717312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid dynamic model for bio-inspired soft robots - Application to a flapping-wing micro air vehicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206883v1</w:t>
+                <w:t xml:space="preserve">hal-00861321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of relative position and coordination of mobile underwater robotic platforms through electric sensing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+                <w:t xml:space="preserve">Multi-Objective Design Optimization of the Leg Mechanism for a Piping Inspection Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auke Ijspeert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kanaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St. Paul, United States. pp.1131-1136</w:t>
+              <w:t xml:space="preserve">Proceedings of the ASME 2014 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Buffalo, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761268v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-Perception Trade-Offs for Anguilliform Swimming Robotic Platforms with an Electric Sense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+                <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auke Ijspeert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Navigation, Guidance and Control of Underwater Vehicles (NGCUV'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.1-6</w:t>
+              <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761292v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
+                <w:t xml:space="preserve">Action-Perception Trade-Offs for Anguilliform Swimming Robotic Platforms with an Electric Sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.108-115</w:t>
+              <w:t xml:space="preserve">IFAC Workshop on Navigation, Guidance and Control of Underwater Vehicles (NGCUV'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto, Portugal. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761287v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear motion control of CPG-based movement with applications to a class of swimming robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Morel</w:t>
+                <w:t xml:space="preserve">A Hybrid Dynamic Model Of An Insect-Like MAV With Soft Wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Auke Jan Ijspeert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.0-6</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Biomimetics (ROBIO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Guangzhou, China. pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647063v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of relative position and coordination of mobile underwater robotic platforms through electric sensing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Ijspeert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2010 IEEE International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, China. pp.879 - 884</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St. Paul, United States. pp.1131-1136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704063v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear motion control of CPG-based movement with applications to a class of swimming robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Leonessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auke Jan Ijspeert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630762v1</w:t>
+                <w:t xml:space="preserve">hal-00647063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Sensor model for the navigation of underwater vehicles by the electric sense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Robotics and Biomimetics (ROBIO), 2010 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, China. pp.879 - 884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327533v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-physics model of an electric fish-like robot : numerical aspects and application to obstacle avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auke Jan Ijspeert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San-Francisco, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156301v1</w:t>
+                <w:t xml:space="preserve">hal-00630762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Reduced Mean Model for Controlling a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287819v1</w:t>
+                <w:t xml:space="preserve">hal-00327533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Eel-like body swimming: extension of the elongated body theory of Lighthill, RANSE simulations and optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Fluid &amp; Elasticity 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry le Rouet, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199433v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Visonneau</w:t>
+                <w:t xml:space="preserve">Multi-variable Constrained Control Approach for a Three-Dimensional Eel-like Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2008 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. http://iros2008.inria.fr/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156249v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Motion Control of a Three-Dimensional Eel-like Robot Without Pectoral Fins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher El Rafei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-propelled eel-like body dynamics : simplified model and optimisation of laws of deformation. Fluid-structure interaction in biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Visonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on Flow-Induced Vibrations (FIV2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feedback design for 3D movement of an Eel-like robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Rafei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghizlane Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3945,65 +4140,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Robotic: localization with electrolocation for collision avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00300570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4078,51 +4273,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review Report - Fourth Quarter 2023: Analysis and Design of Spatial Mechanisms of Tensegrity for Collaborative Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4144,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centrale Nantes; IMT Atlantique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405080v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4198,114 +4393,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle dynamique analytique de la nage tridimensionnelle anguilliforme pour la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Nantes, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00630940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4452,51 +4647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2024-143459" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761268v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761292v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leonessa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7757" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9434-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Morsli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-016-9341-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/10/2/025007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Ijspeert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364914525811" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Candelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761258v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaukat Ali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614081v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2175764" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-009-9050-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB74EE88399FED2E94CA04FCD08EA4456188E168/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2008.2006249" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisama Khalil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093495v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillermit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2025-168741" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Sebsadji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2024-143459" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_36" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751985v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Ferr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.154" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861321v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Belkhiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Henry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kanaan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761287v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leonessa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke Jan Ijspeert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156301v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124331v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Hafidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00300570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405080v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>