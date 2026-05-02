--- v1 (2026-03-31)
+++ v2 (2026-05-02)
@@ -72,1899 +72,2167 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-standard monetary policy and ECB communication: Confusion or predictability?</w:t>
+                <w:t xml:space="preserve">Climate change impacts on commodity price stability through changing ENSO patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornel Oros</w:t>
+                <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103236⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.107165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2025.107165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981018v1</w:t>
+                <w:t xml:space="preserve">halshs-05578812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does State Dependence Matter in Relation to Oil Price Shocks on Global Economic Conditions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-standard monetary policy and ECB communication: Confusion or predictability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornel Oros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+                <w:t xml:space="preserve">Léonore Raguideau-Hannotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Ginn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adam Sullivan</w:t>
+                <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Nonlinear Dynamics and Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/snde-2023-0018⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151, pp.103236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2024.103236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678758v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04981018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate pattern effects on global economic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does State Dependence Matter in Relation to Oil Price Shocks on Global Economic Conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Sullivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141, pp.106920. </w:t>
+              <w:t xml:space="preserve">Studies in Nonlinear Dynamics and Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/snde-2023-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828849v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fed's Policy Changes and Inflation in Emerging Markets: Lessons from the Taper Tantrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
+                <w:t xml:space="preserve">Climate pattern effects on global economic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmcb.12803⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.106920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2024.106920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455990v1</w:t>
+                <w:t xml:space="preserve">hal-04828849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fed's Policy Changes and Inflation in Emerging Markets: Lessons from the Taper Tantrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, June 2022 (4), pp.1099-1121. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 54 (4), pp.1099-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jmcb.12803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03134473v1</w:t>
+                <w:t xml:space="preserve">hal-05455990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Food Subsidy Policy to Monetary Policy in India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Ginn</w:t>
+                <w:t xml:space="preserve">Fed's Policy Changes and Inflation in Emerging Markets: Lessons from the Taper Tantrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, June 2022 (4), pp.1099-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02944209v4</w:t>
+                <w:t xml:space="preserve">hal-03134473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should a central bank react to food inflation? Evidence from an estimated model for Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Contribution of Food Subsidy Policy to Monetary Policy in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 90, pp.221-234. </w:t>
+              <w:t xml:space="preserve">, 2022, 113, pp.105904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2020.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2022.105904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579680v1</w:t>
+                <w:t xml:space="preserve">hal-02944209v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank liquidity creation: does ownership structure matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacera Yeddou</w:t>
+                <w:t xml:space="preserve">Should a central bank react to food inflation? Evidence from an estimated model for Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2020.01.003⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.221-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02452616v1</w:t>
+                <w:t xml:space="preserve">hal-03579680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation target and (a)symmetries in the oil price pass-through to inflation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
+                <w:t xml:space="preserve">Bank liquidity creation: does ownership structure matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Yeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 80, pp.860-875. </w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.116-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2020.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455916v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation target and (a)symmetries in the oil price pass-through to inflation</w:t>
+                <w:t xml:space="preserve">Does Inflation Targeting Always Matter for the ERPT? A robust approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t>
+                <w:t xml:space="preserve">Antonia Lopez Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.01.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.360-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2019.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082415v1</w:t>
+                <w:t xml:space="preserve">hal-02082568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Monetary Policy in the Presence of Food Price Subsidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp.551-575. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2018.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Inflation Targeting Always Matter for the ERPT? A robust approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Lopez Villavicencio</w:t>
+                <w:t xml:space="preserve">Inflation target and (a)symmetries in the oil price pass-through to inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macroeconomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60, pp.360-377. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.860-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmacro.2019.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082568v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
+                <w:t xml:space="preserve">Inflation target and (a)symmetries in the oil price pass-through to inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Carton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+                <w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.860-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386045v1</w:t>
+                <w:t xml:space="preserve">hal-02082415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.108 - 140. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Exchange Rate Control Improve Inflation Targeting in Emerging Economies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (3), pp.448-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econlet.2012.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity Prices Exposure to Changing ENSO Patterns</w:t>
+                <w:t xml:space="preserve">Environnement &amp; santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Environment, Policies, and Risks: Heterogeneities in Climate Change and Sustainability"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CPEN, UMR 7234; University Sorbonne Paris Nord, Nov 2024, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">41èmes journées de microéconomie appliquée (JMA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie de Poitiers (LéP), université de Poitiers, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364989v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commodity Prices Exposure to Changing ENSO Pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Change Impacts on Commodity Price Stability through Changing ENSO Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dufrénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ginn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Symposium on Money, Banking and Finance Annual meeting of the European Research Group (GdRE) on Money Banking and Finance, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Economie d’Orléans (Université d'Orléans), Jul 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">40th meeting of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364744v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05601343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Shocks in the U.S. and Asset Mispricing in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Lòpez-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French/Japanese Conference on Asian and International Economies in a Era Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Aix, AMSE; Yokohama National University, Sep 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commodity Prices Exposure to Changing ENSO Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72ème congrès de l'Association Française de Science Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commodity Prices Exposure to Changing ENSO Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference "Environment, Policies, and Risks: Heterogeneities in Climate Change and Sustainability"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPEN, UMR 7234; University Sorbonne Paris Nord, Nov 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commodity Prices Exposure to Changing ENSO Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th International Symposium on Money, Banking and Finance Annual meeting of the European Research Group (GdRE) on Money Banking and Finance, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Economie d’Orléans (Université d'Orléans), Jul 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unconventional monetary policy and central bank communication: between surprise and predictability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bro de Comères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonore Raguideau-Hannotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornel Oros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaël Vaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Economics and Business Roads to Sustainability (ICEBRS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Business and Economics Research (CeBER, Universidade de Coimbra), Jun 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04703843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1974,280 +2242,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Banking after the Crisis: Brave New World or Back to the Future? Replies to a questionnaire sent to central bankers and economists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation-Targeting and Foreign Exchange Interventions in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00881359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Prices and Inflation Targeting in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00768906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2257,443 +2525,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Shocks in the U.S. and Asset Mispricing in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Lopez Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSO Climate Patterns on Global Economic Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of ENSO Shocks on Commodity Prices: A Multi-Time Scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dufrénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Ginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT Countries: A Breed Apart? the case of Exchange Rate Pass-Through</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia López-Villavicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01614817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Prices and Inflation Targeting in Emerging Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,114 +2971,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essays on monetary policy in emerging economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Université Panthéon-Sorbonne - Paris I, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00984303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2957,51 +3225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bro de Com&#232;res" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Raguideau-Hannotin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Vaubourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103236" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ginn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sullivan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2023-0018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#243;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12803" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944209v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.05.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yeddou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.01.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.01.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082415v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.06.012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lopez Villavicencio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2019.04.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59CBZ23M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881344v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225070v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614817v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141226v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010061" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05578812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufr&#233;not" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ginn" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107165" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bro de Com&#232;res" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Oros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Raguideau-Hannotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;l Vaubourg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2024.103236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sullivan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/snde-2023-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828849v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2024.106920" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455990v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#243;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12803" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134473v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944209v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2022.105904" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.05.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Yeddou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.01.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082568v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Lopez Villavicencio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmacro.2019.04.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2018.06.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2019.01.025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L&#242;pez-Villavicencio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2012.04.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59CBZ23M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05601343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Carr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Plihon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141226v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00984303v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA010061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>