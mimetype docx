--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -265,76 +265,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
+                <w:t xml:space="preserve">ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kyumurkov</w:t>
+                <w:t xml:space="preserve">Alexander Kyurmurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -348,127 +348,127 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (6), pp.1195-1195. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (3), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.202218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.200139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063872v1</w:t>
+                <w:t xml:space="preserve">hal-02324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
+                <w:t xml:space="preserve">Correction: ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kyurmurkov</w:t>
+                <w:t xml:space="preserve">Alexander Kyumurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -482,78 +482,78 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (6), pp.1195-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.200139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.202218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324086v1</w:t>
+                <w:t xml:space="preserve">hal-02063872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV light and urban pollution: Bad cocktail for mosquitoes?</w:t>
               </w:r>
@@ -824,273 +824,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et schéma en SVT : Étude d'une situation autour de la régulation de la glycémie en classe de terminale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological concepts in biology courses in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dessart</w:t>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Figon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIBOD, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865572v1</w:t>
+                <w:t xml:space="preserve">hal-04737686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological concepts in biology courses in higher education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narration et schéma en SVT : Étude d'une situation autour de la régulation de la glycémie en classe de terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERIBOD, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737686v1</w:t>
+                <w:t xml:space="preserve">hal-04865572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metrological concepts are introduced in biology courses in higher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 15th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,217 +1109,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171774v1</w:t>
+                <w:t xml:space="preserve">hal-03972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972071v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à l'acculturation disciplinaire universitaire -- étude de pratiques enseignantes du supérieur en biologie</w:t>
               </w:r>
@@ -1419,64 +1419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure et le mesurage en biologie - Étude de travaux dirigés et pratiques en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maha Abboud; Cécile de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique, Recherches, dialogues et plus si affinités..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. , Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t>
@@ -1698,51 +1698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E5A8EF4"/>
+    <w:nsid w:val="DADBCB1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1929,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mregentk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5482-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3963" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4Q8QBP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyumurkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.202218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyurmurkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.200139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mregentk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5482-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3963" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4Q8QBP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyurmurkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.200139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyumurkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.202218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>