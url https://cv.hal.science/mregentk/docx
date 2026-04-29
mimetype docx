--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -265,76 +265,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
+                <w:t xml:space="preserve">Correction: ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kyurmurkov</w:t>
+                <w:t xml:space="preserve">Alexander Kyumurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -348,127 +348,127 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (6), pp.1195-1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.200139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.202218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324086v1</w:t>
+                <w:t xml:space="preserve">hal-02063872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
+                <w:t xml:space="preserve">ICAP-1 monoubiquitylation coordinates matrix density and rigidity sensing for cell migration through ROCK2–MRCKα balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Pascale Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kyumurkov</w:t>
+                <w:t xml:space="preserve">Alexander Kyurmurkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -482,78 +482,78 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130 (6), pp.1195-1195. </w:t>
+              <w:t xml:space="preserve">, 2017, 130 (3), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.202218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.200139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063872v1</w:t>
+                <w:t xml:space="preserve">hal-02324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV light and urban pollution: Bad cocktail for mosquitoes?</w:t>
               </w:r>
@@ -824,273 +824,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological concepts in biology courses in higher education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narration et schéma en SVT : Étude d'une situation autour de la régulation de la glycémie en classe de terminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Figon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th conference of European Researchers in Didactics of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERIBOD, Jul 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737686v1</w:t>
+                <w:t xml:space="preserve">hal-04865572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narration et schéma en SVT : Étude d'une situation autour de la régulation de la glycémie en classe de terminale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metrological concepts in biology courses in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dessart</w:t>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Figon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">14th conference of European Researchers in Didactics of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIBOD, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865572v1</w:t>
+                <w:t xml:space="preserve">hal-04737686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How metrological concepts are introduced in biology courses in higher education?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 15th Conference of the European Science Education Research Association (ESERA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cappadocia, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,217 +1109,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
+              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03972071v1</w:t>
+                <w:t xml:space="preserve">hal-04171774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validités d’évaluations externes en mathématiques et en sciences. Quelle(s) méthodologie(s) ? Pour quels résultats ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les concepts de la métrologie dans l'enseignement supérieur en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Maisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous en didactique : recherches, dialogues et plus si affinités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Abboud et C. de Hosson (Eds.); Laboratoire de Didactique André Revuz, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">12e rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171774v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03972071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aide à l'acculturation disciplinaire universitaire -- étude de pratiques enseignantes du supérieur en biologie</w:t>
               </w:r>
@@ -1419,64 +1419,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure et le mesurage en biologie - Étude de travaux dirigés et pratiques en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Régent-Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Maisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maha Abboud; Cécile de Hosson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique, Recherches, dialogues et plus si affinités..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France. , Actes du colloque « Rendez-vous en didactique : recherches, dialogues et plus si affinités »</w:t>
@@ -1698,51 +1698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DADBCB1D"/>
+    <w:nsid w:val="7F4637DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1929,51 +1929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mregentk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5482-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3963" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4Q8QBP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyurmurkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.200139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyumurkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.202218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mregentk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5482-5604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773477v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent-Kloeckner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3963" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-4Q8QBP4G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Bouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyumurkov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ribba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faurobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.202218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kyurmurkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.200139" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam R&#233;gent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Planus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouvard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Brunner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.09.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dessart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Figon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171774v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972071v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194855v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00622918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENV024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>