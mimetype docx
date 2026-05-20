--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1698,51 +1698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F4637DC"/>
+    <w:nsid w:val="32C3DD2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>