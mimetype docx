--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -243,361 +243,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits d'esclaves. S'émanciper, écrire et publier dans l'Amérique du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Payot, 2022, 9782228931700</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Wisconsin Press, 2022, 9780299338442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363347v1</w:t>
+                <w:t xml:space="preserve">hal-04363558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie d'un esclave américain, écrite par lui-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Douglass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2022, 9782228930284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
+                <w:t xml:space="preserve">Récits d'esclaves. S'émanciper, écrire et publier dans l'Amérique du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2022, 9782228931700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Pickford</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04363558v1</w:t>
+                <w:t xml:space="preserve">hal-04363347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Chautard. Un socialiste en Amérique (1812-1890)</w:t>
               </w:r>
@@ -645,51 +645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,164 +789,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confessions de Nat Turner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textes fugitifs. Le récit d'esclave au prisme de l'histoire du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Allia, 2017, 979-10-304-0473-9</w:t>
+              <w:t xml:space="preserve">ENS Éditions, 2017, 9782847889680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640689v1</w:t>
+                <w:t xml:space="preserve">hal-04363323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes fugitifs. Le récit d'esclave au prisme de l'histoire du livre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confessions de Nat Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nat Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Éditions, 2017, 9782847889680</w:t>
+              <w:t xml:space="preserve">Allia, 2017, 979-10-304-0473-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363323v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1192,330 +1192,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectres « queer » de l'esclavage dans « Cecil Dreeme » de Theodore Winthrop (1861)</w:t>
+                <w:t xml:space="preserve">Throwing pearls before swine&amp;quot;: The Strange Publication History of Vie de Frédéric Douglass, esclave américain (1848)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Slavery and Abolition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (4), pp.727-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144039X.2019.1582961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362881v1</w:t>
+                <w:t xml:space="preserve">hal-04362878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throwing pearls before swine&amp;quot;: The Strange Publication History of Vie de Frédéric Douglass, esclave américain (1848)</w:t>
+                <w:t xml:space="preserve">Spectres « queer » de l'esclavage dans « Cecil Dreeme » de Theodore Winthrop (1861)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavery and Abolition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : esclavage et monstruosité, 7, pp.69-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0144039X.2019.1582961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04362878v1</w:t>
+                <w:t xml:space="preserve">hal-04362881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vanishing Slave: Publishing the Narrative of Charles Ball, from Slavery in the United States (1836) to Fifty Years in Chains (1858)</w:t>
+                <w:t xml:space="preserve">Neither be, nor own, a slave!&amp;quot; : lire les récits d'esclaves africains-américains dans l'Amérique antebellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers. Bibliographical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111 (4), pp.513-545. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.98-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/694304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.150.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362884v1</w:t>
+                <w:t xml:space="preserve">hal-01640690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither be, nor own, a slave!&amp;quot; : lire les récits d'esclaves africains-américains dans l'Amérique antebellum</w:t>
+                <w:t xml:space="preserve">The Vanishing Slave: Publishing the Narrative of Charles Ball, from Slavery in the United States (1836) to Fifty Years in Chains (1858)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150, pp.98-118. </w:t>
+              <w:t xml:space="preserve">Papers. Bibliographical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (4), pp.513-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.150.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/694304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640690v1</w:t>
+                <w:t xml:space="preserve">hal-04362884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams, Douglass, Northup : les dispositifs éditoriaux du récit d'esclave</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363562v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Douglass" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Turner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664658.2023.2207274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.744.0464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2019.1582961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.150.0098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Douglass" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Turner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664658.2023.2207274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.744.0464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2019.1582961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.150.0098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>