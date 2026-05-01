--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -243,361 +243,361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auréliane Narvaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">University of Wisconsin Press, 2022, 9780299338442</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narvaez, Auréliane. Atlande, 2022, Clefs concours - Anglais civilisation, 978-2-35030-761-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363558v1</w:t>
+                <w:t xml:space="preserve">hal-04365730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie d'un esclave américain, écrite par lui-même</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Douglass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payot, 2022, 9782228930284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la démocratie en Amérique : politique et société aux États-Unis : 1824-1848</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récits d'esclaves. S'émanciper, écrire et publier dans l'Amérique du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot, 2022, 9782228931700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Habran</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04365730v1</w:t>
+                <w:t xml:space="preserve">hal-04363347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits d'esclaves. S'émanciper, écrire et publier dans l'Amérique du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Payot, 2022, 9782228931700</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Pickford</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Wisconsin Press, 2022, 9780299338442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363347v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Chautard. Un socialiste en Amérique (1812-1890)</w:t>
               </w:r>
@@ -639,314 +639,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'antiesclavagisme à l'abolition de l'esclavage. États-Unis, 1776-1865</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2018, 9782350304571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958725v1</w:t>
+                <w:t xml:space="preserve">hal-04363322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'antiesclavagisme à l'abolition de l'esclavage. États-Unis, 1776-1865</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undoing Slavery. American Abolitionism in Transnational Perspective (1776-1865)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2018, 9782350304571</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363322v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes fugitifs. Le récit d'esclave au prisme de l'histoire du livre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confessions de Nat Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nat Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENS Éditions, 2017, 9782847889680</w:t>
+              <w:t xml:space="preserve">Allia, 2017, 979-10-304-0473-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363323v1</w:t>
+                <w:t xml:space="preserve">hal-01640689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confessions de Nat Turner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Textes fugitifs. Le récit d'esclave au prisme de l'histoire du livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS Éditions, 2017, 9782847889680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nat Turner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01640689v1</w:t>
+                <w:t xml:space="preserve">hal-04363323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1339,183 +1339,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neither be, nor own, a slave!&amp;quot; : lire les récits d'esclaves africains-américains dans l'Amérique antebellum</w:t>
+                <w:t xml:space="preserve">The Vanishing Slave: Publishing the Narrative of Charles Ball, from Slavery in the United States (1836) to Fifty Years in Chains (1858)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150, pp.98-118. </w:t>
+              <w:t xml:space="preserve">Papers. Bibliographical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (4), pp.513-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfea.150.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/694304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01640690v1</w:t>
+                <w:t xml:space="preserve">hal-04362884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vanishing Slave: Publishing the Narrative of Charles Ball, from Slavery in the United States (1836) to Fifty Years in Chains (1858)</w:t>
+                <w:t xml:space="preserve">Neither be, nor own, a slave!&amp;quot; : lire les récits d'esclaves africains-américains dans l'Amérique antebellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers. Bibliographical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111 (4), pp.513-545. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.98-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/694304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfea.150.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362884v1</w:t>
+                <w:t xml:space="preserve">hal-01640690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams, Douglass, Northup : les dispositifs éditoriaux du récit d'esclave</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fugitive Texts: Slave Narratives in Antebellum Print Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Pickford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,51 +2380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Douglass" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Turner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664658.2023.2207274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.744.0464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2019.1582961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640690v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.150.0098" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363346v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Chautard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04365730v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;liane Narvaez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Habran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Douglass" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Pickford" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640689v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat Turner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362778v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14664658.2023.2207274" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.744.0464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.8549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04362878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144039X.2019.1582961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/694304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.150.0098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362921v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03924837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363560v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>