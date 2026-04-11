--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -368,874 +368,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot all-optical switching of magnetization in Tb/Co multilayer-based electrodes</w:t>
+                <w:t xml:space="preserve">Indium Tin Oxide optical access for magnetic tunnel junctions in hybrid spintronic–photonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Avilés-Félix</w:t>
+                <w:t xml:space="preserve">A Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">L Avilés-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Li</w:t>
+                <w:t xml:space="preserve">A Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Davies</w:t>
+                <w:t xml:space="preserve">L Álvaro-Goémez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
+                <w:t xml:space="preserve">M Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (42), pp.425302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62104-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9c56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111530v1</w:t>
+                <w:t xml:space="preserve">hal-03111547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam test performance of the highly granular SiW-ECAL technological prototype for the ILC</w:t>
+                <w:t xml:space="preserve">Single-shot all-optical switching of magnetization in Tb/Co multilayer-based electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kawagoe</w:t>
+                <w:t xml:space="preserve">L. Avilés-Félix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Miura</w:t>
+                <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Sekiya</w:t>
+                <w:t xml:space="preserve">G. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Suehara</w:t>
+                <w:t xml:space="preserve">C. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Yoshioka</w:t>
+                <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 950, pp.162969. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.162969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62104-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065798v1</w:t>
+                <w:t xml:space="preserve">hal-03111530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium Tin Oxide optical access for magnetic tunnel junctions in hybrid spintronic–photonic circuits</w:t>
+                <w:t xml:space="preserve">Beam test performance of the highly granular SiW-ECAL technological prototype for the ILC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Olivier</w:t>
+                <w:t xml:space="preserve">K. Kawagoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Avilés-Félix</w:t>
+                <w:t xml:space="preserve">Y. Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chavent</w:t>
+                <w:t xml:space="preserve">I. Sekiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Álvaro-Goémez</w:t>
+                <w:t xml:space="preserve">T. Suehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rubio-Roy</w:t>
+                <w:t xml:space="preserve">T. Yoshioka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (42), pp.425302. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 950, pp.162969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9c56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2019.162969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111547v1</w:t>
+                <w:t xml:space="preserve">hal-02065798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin pumping as a generic probe for linear spin fluctuations: demonstration with ferromagnetic and antiferromagnetic orders, metallic and insulating electrical states</w:t>
+                <w:t xml:space="preserve">Self-induced inverse spin Hall effect in ferromagnets: demonstration through non-monotonic temperature-dependence in permalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Gladii</w:t>
+                <w:t xml:space="preserve">O. Gladii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamprini Frangou</w:t>
+                <w:t xml:space="preserve">L. Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Forestier</w:t>
+                <w:t xml:space="preserve">A. Hallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+                <w:t xml:space="preserve">R. L Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Auffret</w:t>
+                <w:t xml:space="preserve">P. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.023001. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.174409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/aaf4b2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331791v1</w:t>
+                <w:t xml:space="preserve">hal-02276641v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Tb/Co multilayers within optically switchable perpendicular magnetic tunnel junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Olivier</w:t>
+                <w:t xml:space="preserve">Spin pumping as a generic probe for linear spin fluctuations: demonstration with ferromagnetic and antiferromagnetic orders, metallic and insulating electrical states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gladii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Frangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Lopes Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129821⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.023001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/aaf4b2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428524v1</w:t>
+                <w:t xml:space="preserve">hal-02331791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-induced inverse spin Hall effect in ferromagnets: demonstration through non-monotonic temperature-dependence in permalloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Noël</w:t>
+                <w:t xml:space="preserve">Integration of Tb/Co multilayers within optically switchable perpendicular magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Avilés-Félix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Álvaro-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, pp.174409. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.125328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5129821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276641v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the influence of electronic and magnonic spin-current injection near the magnetic ordering transition of IrMn metallic antiferromagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gladii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Frangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,644 +2744,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured epitaxial graphene growth on SiC by selective graphitization using a patterned AlN cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable templated growth of graphene nanoribbons on SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Sprinkle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yike Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Hankinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NNANO.2010.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017537v1</w:t>
+                <w:t xml:space="preserve">hal-01002912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structuring of diamond-like carbon films by colloidal lithography with silica sub-micron particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ignes-Mullol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1124-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable templated growth of graphene nanoribbons on SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mike Sprinkle</w:t>
+                <w:t xml:space="preserve">Structured epitaxial graphene growth on SiC by selective graphitization using a patterned AlN cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Ruan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Farhana Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yike Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John H. Hankinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+                <w:t xml:space="preserve">Claire Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (8), pp.082112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002912v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of incident ion beam angle on dry etching of silica sub-micron particles deposited on Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Portal</w:t>
+                <w:t xml:space="preserve">Plasma parameters of pulsed-dc discharges in methane used to deposit diamondlike carbon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 518 (5), pp.1543-1548</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (3), pp.033302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017540v1</w:t>
+                <w:t xml:space="preserve">hal-02017451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma parameters of pulsed-dc discharges in methane used to deposit diamondlike carbon films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of incident ion beam angle on dry etching of silica sub-micron particles deposited on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ignes-Mullol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (3), pp.033302</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 518 (5), pp.1543-1548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017451v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of environmental conditions on fluorinated diamond-like carbon tribology</w:t>
               </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3732,269 +3732,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of diamond like thin films deposited by asymmetric bipolar pulsed-DC reactive magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Fluorinated DLC deposited by pulsed-DC plasma for antisticking surface applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.C. Polo</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Andújar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bertran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 202 (11), pp.2354-2357</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (7-10), pp.1728-1732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017587v1</w:t>
+                <w:t xml:space="preserve">hal-02017473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated DLC deposited by pulsed-DC plasma for antisticking surface applications</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of diamond like thin films deposited by asymmetric bipolar pulsed-DC reactive magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Andújar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (7-10), pp.1728-1732</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 202 (11), pp.2354-2357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017473v1</w:t>
+                <w:t xml:space="preserve">hal-02017587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond like carbon films deposited from graphite target by asymmetric bipolar pulsed-DC magnetron sputtering</w:t>
               </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (4-7), pp.1131-1135</w:t>
@@ -4900,51 +4900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133353v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Seeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gladii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leivisk&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawagoe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sekiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suehara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshioka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162969" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olivier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chavent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#193;lvaro-Go&#233;mez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio-Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9c56" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331791v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Frangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/aaf4b2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/12/P12022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/05/P05009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01533169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balagura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brient" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/07/C07013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Watson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Freire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vlasin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal-Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oncins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017537v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Zaman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Hu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moseley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallv&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignes-Mullol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sprinkle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ruan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Hankinson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.192" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. And&#250;jar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pascual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Olziersky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vil&#224;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep C Fontcuberta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017587v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. And&#250;jar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017473v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-C&#233;spedes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-C&#233;spedes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corbella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornebise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133353v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Seeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gladii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leivisk&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chavent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#193;lvaro-Go&#233;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio-Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9c56" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawagoe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sekiya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshioka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162969" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Frangou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/aaf4b2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/12/P12022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/05/P05009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01533169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balagura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brient" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/07/C07013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Watson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Freire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vlasin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal-Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oncins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sprinkle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ruan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Hu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Hankinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignes-Mullol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Zaman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moseley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pascual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Olziersky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vil&#224;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep C Fontcuberta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. And&#250;jar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-C&#233;spedes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-C&#233;spedes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corbella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornebise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>