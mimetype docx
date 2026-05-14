--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -1925,51 +1925,51 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11, pp.P06014 </w:t>
+              <w:t xml:space="preserve">, 2016, 11, pp.P06014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/11/06/P06014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2878,277 +2878,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structuring of diamond-like carbon films by colloidal lithography with silica sub-micron particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Corbella</w:t>
+                <w:t xml:space="preserve">Structured epitaxial graphene growth on SiC by selective graphitization using a patterned AlN cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Portal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+                <w:t xml:space="preserve">Farhana Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yike Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vallvé</w:t>
+                <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ignes-Mullol</w:t>
+                <w:t xml:space="preserve">Michael Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1124-1130</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (8), pp.082112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017578v1</w:t>
+                <w:t xml:space="preserve">hal-02017537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured epitaxial graphene growth on SiC by selective graphitization using a patterned AlN cap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface structuring of diamond-like carbon films by colloidal lithography with silica sub-micron particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berger</w:t>
+                <w:t xml:space="preserve">M. Vallvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moseley</w:t>
+                <w:t xml:space="preserve">J. Ignes-Mullol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (8), pp.082112</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1124-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017537v1</w:t>
+                <w:t xml:space="preserve">hal-02017578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma parameters of pulsed-dc discharges in methane used to deposit diamondlike carbon films</w:t>
               </w:r>
@@ -3242,103 +3242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of incident ion beam angle on dry etching of silica sub-micron particles deposited on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vallvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ignes-Mullol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 518 (5), pp.1543-1548</w:t>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Corbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4900,51 +4900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133353v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Seeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gladii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leivisk&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chavent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#193;lvaro-Go&#233;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio-Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9c56" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawagoe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sekiya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshioka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162969" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Frangou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/aaf4b2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/12/P12022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/05/P05009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01533169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balagura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brient" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/07/C07013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Watson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Freire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vlasin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal-Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oncins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sprinkle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ruan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Hu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Hankinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017578v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallv&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignes-Mullol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Zaman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moseley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pascual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Olziersky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vil&#224;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep C Fontcuberta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. And&#250;jar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-C&#233;spedes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-C&#233;spedes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corbella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornebise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheta Mondal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanjan Polley" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Pattabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Chatterjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salomoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133353v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Seeger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Forestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gladii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leivisk&#228;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Auffret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.054413" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chavent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L &#193;lvaro-Go&#233;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubio-Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9c56" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111530v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avil&#233;s-F&#233;lix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davies" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62104-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065798v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kawagoe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sekiya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suehara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yoshioka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2019.162969" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276641v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gladii" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frangou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L Seeger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gladii" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Frangou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forestier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lopes Seeger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Auffret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/aaf4b2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129821" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forestier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Auffret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094422" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Repond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Apostolakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Folger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivantchenko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/12/P12022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Deng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/05/P05009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01533169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balagura" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilokin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brient" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/07/C07013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01281362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Price" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Watson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Marshall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Thomson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/11/06/P06014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01192607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chefdeville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlereth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/12/P12006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Freire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal-Marco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vlasin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pascu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caicedo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal-Marco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oncins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pascual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002912v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Sprinkle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Ruan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yike Hu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Hankinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2010.192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017537v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Zaman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moseley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignes-Mullol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. And&#250;jar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Polo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pascual" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017718v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Olziersky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vil&#224;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Bertran" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep C Fontcuberta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017473v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. And&#250;jar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-C&#233;spedes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garc&#237;a-C&#233;spedes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corbella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Andujar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017515v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065710v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cornebise" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>