--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostafa Sadeghi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher with the Multispeech team at Inria, Nancy - Grand Est, France. My current research focuses on robust audio-visual speech processing (enhancement & separation), with an emphasis on combining the expressive power of deep neural networks with statistical and probabilistic machine learning techniques, e.g., using deep generative models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD from Sharif University of Technology, Tehran, Iran, in April 2018. From August 2018 to October 2020, I was a postdoctoral researcher with the Perception team at Inria, Grenoble, France, working with Radu Horaud and Xavier Alameda-Pineda. Prior to that, I was a visiting PhD scholar at the Information Science and Engineering Department, Royal Institute of Technology (KTH), Stockholm, Sweden, and later, a research engineer at the Automatic Control Department.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and subjective evaluation of speech enhancement methods in the UDASE task of the 7th CHiME challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend ElGhazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior Transition Modeling for Unsupervised Diffusion-Based Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2694-2698. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3583967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment with a Statistically Robust Confidence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 564, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-preserving face frontalization improves visually assisted speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (5), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-022-01742-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Smooth Regularization: Improvement to Learning Framework through Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Ghaemmaghami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1213 - 1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3154969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Inference Networks for VAE-based Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1899-1909. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3066038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speech Enhancement Using Conditional Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364900v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Joint Punctuated and Normalized ASR with a Limited Amount of Punctuated Training Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-independent Beamforming for End-to-end Multichannel Multi-speaker ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Workshop on Multimedia Signal Processing (MMSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Skeletal and Signer Noise Reduction in Sign Language Production via Quaternion-Based Pose Encoding and Contrastive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTAT 2025: 9th Workshop on Sign Language Translation and Avatar Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Beamforming and Speaker-Attributed ASR for Real Distant-Microphone Meeting Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berné Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Assignment in Speaker-Attributed ASR for Real Meeting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based speech enhancement with a weighted generative-supervised learning loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU57964.2023.10389729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHiME-7 UDASE task: Unsupervised domain adaptation for conversational speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Tzinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Speech Processing in Everyday Environments (CHiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/CHiME.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-promoting Dictionary Model for Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Removing Head Movements on Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Donley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Variational Auto-Encoders for Noise-Agnostic Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Face Frontalization For Visual Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2021 - International Conference on Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Montreal - Virtual, Canada. pp.2485-2495, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW54120.2021.00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326002v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Variational Generative Models for Audio-visual Speech Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Nhat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2021 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Unsupervised Audio-visual Speech Enhancement Using a Mixture of Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7534-7538, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Parole 2023 - 10E Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Frontalization Based on Robustly Fitting a Deformable Shape Model to 3D Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543069v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostafa Sadeghi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher with the Multispeech team at Inria, Nancy - Grand Est, France. My current research focuses on robust audio-visual speech processing (enhancement & separation), with an emphasis on combining the expressive power of deep neural networks with statistical and probabilistic machine learning techniques, e.g., using deep generative models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD from Sharif University of Technology, Tehran, Iran, in April 2018. From August 2018 to October 2020, I was a postdoctoral researcher with the Perception team at Inria, Grenoble, France, working with Radu Horaud and Xavier Alameda-Pineda. Prior to that, I was a visiting PhD scholar at the Information Science and Engineering Department, Royal Institute of Technology (KTH), Stockholm, Sweden, and later, a research engineer at the Automatic Control Department.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and subjective evaluation of speech enhancement methods in the UDASE task of the 7th CHiME challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend ElGhazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior Transition Modeling for Unsupervised Diffusion-Based Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2694-2698. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3583967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment with a Statistically Robust Confidence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 564, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-preserving face frontalization improves visually assisted speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (5), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-022-01742-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Smooth Regularization: Improvement to Learning Framework through Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Ghaemmaghami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1213 - 1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3154969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Inference Networks for VAE-based Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1899-1909. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3066038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speech Enhancement Using Conditional Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364900v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Joint Punctuated and Normalized ASR with a Limited Amount of Punctuated Training Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-independent Beamforming for End-to-end Multichannel Multi-speaker ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Workshop on Multimedia Signal Processing (MMSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Skeletal and Signer Noise Reduction in Sign Language Production via Quaternion-Based Pose Encoding and Contrastive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTAT 2025: 9th Workshop on Sign Language Translation and Avatar Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Beamforming and Speaker-Attributed ASR for Real Distant-Microphone Meeting Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berné Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Assignment in Speaker-Attributed ASR for Real Meeting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based speech enhancement with a weighted generative-supervised learning loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU57964.2023.10389729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHiME-7 UDASE task: Unsupervised domain adaptation for conversational speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Tzinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Speech Processing in Everyday Environments (CHiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/CHiME.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-promoting Dictionary Model for Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Removing Head Movements on Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Donley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Variational Auto-Encoders for Noise-Agnostic Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Face Frontalization For Visual Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2021 - International Conference on Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Montreal - Virtual, Canada. pp.2485-2495, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW54120.2021.00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326002v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Variational Generative Models for Audio-visual Speech Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Nhat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2021 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Unsupervised Audio-visual Speech Enhancement Using a Mixture of Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7534-7538, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Parole 2023 - 10E Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543069v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Frontalization Based on Robustly Fitting a Deformable Shape Model to 3D Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430786v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fraticelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend ElGhazaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902610v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Kang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01742-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Amini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghaemmaghami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3154969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926172v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3066038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304642v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755558v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495886v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156930v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Tzinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2023-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623769v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551610v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Donley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326002v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nhat Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543069v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430786v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fraticelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend ElGhazaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902610v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Kang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01742-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Amini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghaemmaghami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3154969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926172v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3066038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304642v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755558v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495886v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156930v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Tzinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2023-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623769v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551610v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Donley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326002v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nhat Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543069v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>