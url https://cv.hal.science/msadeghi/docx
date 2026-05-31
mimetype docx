--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostafa Sadeghi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher with the Multispeech team at Inria, Nancy - Grand Est, France. My current research focuses on robust audio-visual speech processing (enhancement & separation), with an emphasis on combining the expressive power of deep neural networks with statistical and probabilistic machine learning techniques, e.g., using deep generative models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD from Sharif University of Technology, Tehran, Iran, in April 2018. From August 2018 to October 2020, I was a postdoctoral researcher with the Perception team at Inria, Grenoble, France, working with Radu Horaud and Xavier Alameda-Pineda. Prior to that, I was a visiting PhD scholar at the Information Science and Engineering Department, Royal Institute of Technology (KTH), Stockholm, Sweden, and later, a research engineer at the Automatic Control Department.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and subjective evaluation of speech enhancement methods in the UDASE task of the 7th CHiME challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend ElGhazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior Transition Modeling for Unsupervised Diffusion-Based Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2694-2698. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3583967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment with a Statistically Robust Confidence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 564, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-preserving face frontalization improves visually assisted speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (5), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-022-01742-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Smooth Regularization: Improvement to Learning Framework through Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Ghaemmaghami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1213 - 1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3154969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Inference Networks for VAE-based Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1899-1909. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3066038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speech Enhancement Using Conditional Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364900v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Joint Punctuated and Normalized ASR with a Limited Amount of Punctuated Training Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-independent Beamforming for End-to-end Multichannel Multi-speaker ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Workshop on Multimedia Signal Processing (MMSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Skeletal and Signer Noise Reduction in Sign Language Production via Quaternion-Based Pose Encoding and Contrastive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTAT 2025: 9th Workshop on Sign Language Translation and Avatar Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Beamforming and Speaker-Attributed ASR for Real Distant-Microphone Meeting Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berné Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Assignment in Speaker-Attributed ASR for Real Meeting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based speech enhancement with a weighted generative-supervised learning loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU57964.2023.10389729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHiME-7 UDASE task: Unsupervised domain adaptation for conversational speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Tzinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Speech Processing in Everyday Environments (CHiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/CHiME.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-promoting Dictionary Model for Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Removing Head Movements on Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Donley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Variational Auto-Encoders for Noise-Agnostic Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Face Frontalization For Visual Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2021 - International Conference on Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Montreal - Virtual, Canada. pp.2485-2495, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW54120.2021.00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326002v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Variational Generative Models for Audio-visual Speech Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Nhat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2021 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Unsupervised Audio-visual Speech Enhancement Using a Mixture of Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7534-7538, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Parole 2023 - 10E Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543069v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Frontalization Based on Robustly Fitting a Deformable Shape Model to 3D Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mostafa Sadeghi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Researcher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a researcher with the Multispeech team at Inria, Nancy - Grand Est, France. My current research focuses on robust audio-visual speech processing (enhancement & separation), with an emphasis on combining the expressive power of deep neural networks with statistical and probabilistic machine learning techniques, e.g., using deep generative models.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD from Sharif University of Technology, Tehran, Iran, in April 2018. From August 2018 to October 2020, I was a postdoctoral researcher with the Perception team at Inria, Grenoble, France, working with Radu Horaud and Xavier Alameda-Pineda. Prior to that, I was a visiting PhD scholar at the Information Science and Engineering Department, Royal Institute of Technology (KTH), Stockholm, Sweden, and later, a research engineer at the Automatic Control Department.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective and subjective evaluation of speech enhancement methods in the UDASE task of the 7th CHiME challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend ElGhazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 89, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430786v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior Transition Modeling for Unsupervised Diffusion-Based Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2694-2698. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2025.3583967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment with a Statistically Robust Confidence Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 564, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2023.126941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression-preserving face frontalization improves visually assisted speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 131 (5), pp.1122-1140. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11263-022-01742-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Smooth Regularization: Improvement to Learning Framework through Extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Soltanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahrokh Ghaemmaghami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70, pp.1213 - 1223. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2022.3154969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixture of Inference Networks for VAE-based Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1899-1909. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3066038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual Speech Enhancement Using Conditional Variational Auto-Encoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.1788-1800. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.3000593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364900v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Signal Recovery Using Iterative Proximal Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Ghayyem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saikat Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Skoglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (4), pp.879 - 894. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2017.2778695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Overcomplete Dictionaries Based on Atom-by-Atom Updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (4), pp.883-891. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2013.2295062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary Learning for Sparse Decomposition: A Novel Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.1195-1198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2013.2285218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based Unsupervised Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2025 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Hyderabad, India. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718254v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Joint Punctuated and Normalized ASR with a Limited Amount of Punctuated Training Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304642v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-independent Beamforming for End-to-end Multichannel Multi-speaker ASR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 27th International Workshop on Multimedia Signal Processing (MMSP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLaF : Corpus et Outils pour les Langues de France et variétés de français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucence Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasul Dent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Skeletal and Signer Noise Reduction in Sign Language Production via Quaternion-Based Pose Encoding and Contrastive Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Fauré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLTAT 2025: 9th Workshop on Sign Language Translation and Avatar Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Berlin, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3742886.3756728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Beamforming and Speaker-Attributed ASR for Real Distant-Microphone Meeting Transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weighted-variance variational autoencoder model for speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - International Conference on Acoustics Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833827v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised speech enhancement with diffusion-based generative models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berné Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posterior sampling algorithms for unsupervised speech enhancement with recurrent variational autoencoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210679v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Speaker Assignment in Speaker-Attributed ASR for Real Meeting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Speaker and Language Recognition Workshop Odyssey 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495886v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-based speech enhancement with a weighted generative-supervised learning loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Ayilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2024, Seoul (Korea), South Korea. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.10457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient speech enhancement with variational autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Automatic Speech Recognition and Understanding Workshop (ASRU 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASRU57964.2023.10389729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHiME-7 UDASE task: Unsupervised domain adaptation for conversational speech enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Leglaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efthymios Tzinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fraticelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Speech Processing in Everyday Environments (CHiME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/CHiME.2023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156930v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual speech enhancement with a deep kalman filter generative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Golmakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparsity-promoting Dictionary Model for Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Magron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623769v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Removing Head Movements on Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Donley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2022 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, May 2022, Singapore, Singapore. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9746401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Variational Auto-Encoders for Noise-Agnostic Audio-visual Speech Enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021 - 46th International Conference on Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Face Frontalization For Visual Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCVW 2021 - International Conference on Computer Vision Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2021, Montreal - Virtual, Canada. pp.2485-2495, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW54120.2021.00281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326002v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Variational Generative Models for Audio-visual Speech Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Nhat Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2021 - IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Mutual and Average Coherence Dictionary Learning Using Convex Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Parsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2020, Barcelone (virtual), Spain. pp.3417-3421, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9052901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Unsupervised Audio-visual Speech Enhancement Using a Mixture of Variational Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.7534-7538, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Dictionary Learning for Sparse Signal Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Ghayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LVA/ICA 2017 - 13th International Conference on Latent Variable Analysis and Signal Separation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Michel; Nadège Thirion-Moreau, Feb 2017, Grenoble, France. pp.531 - 541, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning overcomplete dictionaries based on parallel atom-updating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2013 - IEEE 23rd International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential subspace finding: a new algorithm for learning low-dimensional linear subspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Joneidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithm for learning overcomplete dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massoud Babaie-Zadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jutten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2013 - 21th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.EUSIPCO 2013 1569746047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end Multichannel Speaker-Attributed ASR: Speaker Guided Decoder and Input Feature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imran Ahamad Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Jeunes Chercheurs en Parole 2023 - 10E Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Frontalization Based on Robustly Fitting a Deformable Shape Model to 3D Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqi Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Performance Analysis of 3D Face Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Alameda-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Horaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543069v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430786v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fraticelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend ElGhazaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902610v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Kang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01742-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Amini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghaemmaghami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3154969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926172v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3066038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304642v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755558v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495886v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156930v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Tzinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2023-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623769v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551610v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Donley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326002v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nhat Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543069v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430786v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leglaive" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fraticelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend ElGhazaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Borne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sadeghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Ayilo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2025.3583967" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265797v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Horaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2023.126941" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902610v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqi Kang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01742-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Amini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Soltanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Ghaemmaghami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2022.3154969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926172v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3066038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02364900v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.3000593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ghayyem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massoud Babaie-Zadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Chatterjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Skoglund" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2778695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960222v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2295062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2285218" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718254v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304642v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Ahamad Sheikh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Magron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330342v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasul Dent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201974v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Faur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756728" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755558v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833827v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Golmakani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210707v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bern&#233; Nortier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10450" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210679v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10439" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495886v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210729v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.10457" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833836v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04235774v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASRU57964.2023.10389729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156930v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Tzinis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/CHiME.2023-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03833814v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03623769v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03551610v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Donley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9746401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326002v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW54120.2021.00281" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02930662v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Nhat Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ricci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02560161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Parsa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9052901" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053730" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Ghayem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867170v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867075v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Joneidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543069v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>