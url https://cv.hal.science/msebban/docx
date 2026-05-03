--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -1652,429 +1652,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gembus</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Alix</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barré</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 7 Li Ultrafast CT-COSY: a new tool for the rapid measurement of tiny homonuclear lithium scalar couplings</w:t>
               </w:r>
@@ -2456,751 +2456,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Berini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Levacher</w:t>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046141v1</w:t>
+                <w:t xml:space="preserve">hal-01929454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019285v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.1932-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01107933v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Synthesis of Fluorinated Analogues of HCV NS3/4A Serine Protease Inhibitors Using Methyl α-Amino-β-fluoro-β-vinylcyclopropanecarboxylate as Key Intermediate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Andriessen</w:t>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (12), pp.2968-2971. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179463v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Toward the Synthesis of Fluorinated Analogues of HCV NS3/4A Serine Protease Inhibitors Using Methyl α-Amino-β-fluoro-β-vinylcyclopropanecarboxylate as Key Intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.2968-2971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01929454v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efﬁcient access to ﬂuorinated homoallylic alcohols through an indium promoted ﬂuoroallylation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Hijfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (9), pp.1129-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,436 +4241,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00249999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par RMN du vieillissement de polymères sous rayonnement (Ageing study of polymers under irradiation by NMR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale approach to investigate the radiochemical degradation of epoxy resins under high-energy electron-beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Longiéras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Palmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue scientifique et technique de la Direction des applications militaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.865-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.21176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131389v1</w:t>
+                <w:t xml:space="preserve">hal-02548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Organic Frameworks as Efficient Materials for Drug Delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Vallet-Regi</w:t>
+                <w:t xml:space="preserve">Etude par RMN du vieillissement de polymères sous rayonnement (Ageing study of polymers under irradiation by NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue scientifique et technique de la Direction des applications militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.72-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546215v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach to investigate the radiochemical degradation of epoxy resins under high-energy electron-beam irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Longiéras</w:t>
+                <w:t xml:space="preserve">Metal–Organic Frameworks as Efficient Materials for Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vallet-Regi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gardette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44 (2), pp.865-887. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (36), pp.5974-5978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.21176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200601878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548459v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiochemical ageing of an amine cured epoxy network . Part II. Kinetic modelling</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid state NMR applied to enzyme/substrate/inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,103 +5847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6123,77 +6123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
@@ -6216,402 +6216,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mignot</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940656v1</w:t>
+                <w:t xml:space="preserve">hal-02130690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">HPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940645v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130690v1</w:t>
+                <w:t xml:space="preserve">hal-01940645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
@@ -6636,64 +6636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
@@ -7080,90 +7080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and Mass spectrometry study of PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7205,90 +7205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of NMR and Mass Spectrometry experiments to analyse PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,493 +7324,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de chimie organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548237v1</w:t>
+                <w:t xml:space="preserve">hal-02548252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
+              <w:t xml:space="preserve">Journées de chimie organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548365v1</w:t>
+                <w:t xml:space="preserve">hal-02548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548391v1</w:t>
+                <w:t xml:space="preserve">hal-02548365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548252v1</w:t>
+                <w:t xml:space="preserve">hal-02548391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Phenylpyridyl Garlands as Non-Peptidic Alpha Helix Mimics and Potential Protein-Protein Interactions Disruptors</w:t>
               </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences européennes du Groupement des pharmacochimistes de l'Arc Atlantique (GP2A, 20, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t>
@@ -8402,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8738,103 +8738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9510,77 +9510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
@@ -9648,51 +9648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 11, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,64 +9756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
@@ -9842,103 +9842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of ASAP-IM/MS(/MS) technique for the characterization of PEEK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Mass Spectrometry (ASM) Conference on mass spectrometry and allied topics (62, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Baltimore (MD), United States</w:t>
@@ -10006,51 +10006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10114,64 +10114,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco-allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,51 +10446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carbanion Chemistry (ISCC, 10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10541,51 +10541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 11, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10649,51 +10649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10718,90 +10718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10856,77 +10856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10951,90 +10951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of selective or quantitative NMR experiments for the characterization of poly(ether ketone ketone)s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11089,77 +11089,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetic Resonance in Biological Systems (ICMRBS, 25, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11236,51 +11236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs (18, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
@@ -11617,51 +11617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium compounds in organic synthesis : from fundamentals to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag, pp.85-122, 2014, 978-3-527-33343-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12027,51 +12027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D924550"/>
+    <w:nsid w:val="8E2B99EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12258,51 +12258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/msebban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066848407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6216-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pasturaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02924A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Andriessen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01216" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Diab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C490R8M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vallet-Regi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710973k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-24FH6R3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longi&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebban" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601878" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KLQWBMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longi&#233;ras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99291Z8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raguin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poullain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1592" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0005.309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colsenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00476-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K402678-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#233;pulcri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00236-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G9C2F0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b205164h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B5481A75E59CB03572E6F30A79F2D036F8463F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall&#233;," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0005114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W4PDHD3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Hall&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902170a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD3EA7C56CDC2F098B4D3A956FDBC1DBAD36EA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548409v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jovene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546061v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulcri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jovene" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31566" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/msebban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066848407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6216-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pasturaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02924A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Andriessen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Diab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C490R8M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vallet-Regi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710973k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-24FH6R3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longi&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebban" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longi&#233;ras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21176" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99291Z8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601878" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KLQWBMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raguin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poullain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1592" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0005.309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colsenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00476-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K402678-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#233;pulcri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00236-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G9C2F0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b205164h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B5481A75E59CB03572E6F30A79F2D036F8463F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall&#233;," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0005114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W4PDHD3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Hall&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902170a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD3EA7C56CDC2F098B4D3A956FDBC1DBAD36EA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548409v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jovene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546061v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulcri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jovene" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31566" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>