--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -208,368 +208,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+                <w:t xml:space="preserve">Pierre Soule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Claude</w:t>
+                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347896v1</w:t>
+                <w:t xml:space="preserve">hal-05517956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis for Thermodynamic Analysis: A Proof-of-Concept Study on LIMK Inhibitors</w:t>
+                <w:t xml:space="preserve">LIM kinase/inhibitor binding study in cell lysates using microscale thermophoresis in the red spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rapeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Villalonga-Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 438 (5), pp.169621. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1382, pp.344837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2025.169621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517956v1</w:t>
+                <w:t xml:space="preserve">hal-05347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using CE to confirm the activity of fluorescent miRFP670-LIMK1 protein produced for MST assays directly in cell lysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solweig Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1161,51 +1161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1652,429 +1652,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gembus</w:t>
+                <w:t xml:space="preserve">Justine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Alix</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Barré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134356v1</w:t>
+                <w:t xml:space="preserve">hal-02176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Milkisin, a Novel Lipopeptide With Antimicrobial Properties Produced By Pseudomonas sp. UCMA 17988 Isolated From Bovine Raw Milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Godard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garon</w:t>
+                <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1030. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176304v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dihydroquinoline Carbamate DQS1-02 as a Prodrug of a Potent Acetylcholinesterase Inhibitor for Alzheimer’s Disease Therapy: Multigram-Scale Synthesis, Mechanism Investigations, in Vitro Safety Pharmacology, and Preliminary in Vivo Toxicology Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Rational design of carbamate-based dual binding site and central AChE inhibitors by a “biooxidisable” prodrug approach: Synthesis, in vitro evaluation and docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela-Liliana Ţînţaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Anaïs Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chan</w:t>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (12), pp.18387-18397. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.171-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134333v1</w:t>
+                <w:t xml:space="preserve">hal-03134356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D 7 Li Ultrafast CT-COSY: a new tool for the rapid measurement of tiny homonuclear lithium scalar couplings</w:t>
               </w:r>
@@ -2456,751 +2456,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercier</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (21), pp.5408-5411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929454v1</w:t>
+                <w:t xml:space="preserve">hal-02046141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed Multicomponent Synthesis of Isoxazolidin-5-ones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Berini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levacher</w:t>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b02755⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (10), pp.1932-1941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046141v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyllithium Mixed Aggregates: Dynamic Behavior and Comprehensive Analysis of NMR 2 J 7 Li– 7 Li Spin–Spin Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00162⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019285v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of atmospheric solid analysis probe ionization coupled to ion mobility mass spectrometry for characterization of poly(ether ether ketone) polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Synthesis of Fluorinated Analogues of HCV NS3/4A Serine Protease Inhibitors Using Methyl α-Amino-β-fluoro-β-vinylcyclopropanecarboxylate as Key Intermediate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Floris Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 856, pp.46-53. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.2968-2971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2014.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01107933v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Synthesis of Fluorinated Analogues of HCV NS3/4A Serine Protease Inhibitors Using Methyl α-Amino-β-fluoro-β-vinylcyclopropanecarboxylate as Key Intermediate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal pretreatments of superficially porous silica particles for high-performance liquid chromatography: Surface control, structural characterization and chromatographic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Milanole</w:t>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Andriessen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1419, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.09.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.5b01216⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efﬁcient access to ﬂuorinated homoallylic alcohols through an indium promoted ﬂuoroallylation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie van Hijfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (9), pp.1129-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4241,436 +4241,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00249999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach to investigate the radiochemical degradation of epoxy resins under high-energy electron-beam irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Longiéras</w:t>
+                <w:t xml:space="preserve">Etude par RMN du vieillissement de polymères sous rayonnement (Ageing study of polymers under irradiation by NMR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Longiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Gardette</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue scientifique et technique de la Direction des applications militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.72-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548459v1</w:t>
+                <w:t xml:space="preserve">hal-00131389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par RMN du vieillissement de polymères sous rayonnement (Ageing study of polymers under irradiation by NMR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Longiéras</w:t>
+                <w:t xml:space="preserve">Metal–Organic Frameworks as Efficient Materials for Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Horcajada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vallet-Regi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue scientifique et technique de la Direction des applications militaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (36), pp.5974-5978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200601878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131389v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–Organic Frameworks as Efficient Materials for Drug Delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Vallet-Regi</w:t>
+                <w:t xml:space="preserve">Multiscale approach to investigate the radiochemical degradation of epoxy resins under high-energy electron-beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Longiéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Palmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Taulelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (36), pp.5974-5978. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.865-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200601878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.21176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546215v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiochemical ageing of an amine cured epoxy network . Part II. Kinetic modelling</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid state NMR applied to enzyme/substrate/inhibitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5847,103 +5847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of cyclic lipopeptide Milkisin, a new member of amphisin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on antimicrobial peptides (AMP, 6, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
@@ -6011,51 +6011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6123,77 +6123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium &amp; Exhibit on High Performance Liquid Phase Separations and Related Techniques (HPLC, 44, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, San Francisco (CA), United States</w:t>
@@ -6216,402 +6216,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">HPLC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130690v1</w:t>
+                <w:t xml:space="preserve">hal-01940656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the same core-shell silica batch functionalized with the same microwave procedure lead to various C18 stationary phases? Insight in thermal pretreatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sebban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mignot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Sebban</w:t>
+                <w:t xml:space="preserve">A. Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tchapla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940656v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How thermal treatments could impact C18 stationary phases made of core-shell particles?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mignot</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure les prétraitements thermiques impactent-ils les phases stationnaires C18 à base de particules de silice partiellement poreuses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (11, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940645v1</w:t>
+                <w:t xml:space="preserve">hal-02130690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
               </w:r>
@@ -6636,64 +6636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
@@ -6761,51 +6761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6869,64 +6869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
@@ -7080,90 +7080,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR and Mass spectrometry study of PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7205,90 +7205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of NMR and Mass Spectrometry experiments to analyse PEKK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7324,493 +7324,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de chimie organique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548252v1</w:t>
+                <w:t xml:space="preserve">hal-02548237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale des organolithiens : Développement et application de nouvelles méthodes en RMN du lithium 6</w:t>
+                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de chimie organique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548237v1</w:t>
+                <w:t xml:space="preserve">hal-02548365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Perato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548365v1</w:t>
+                <w:t xml:space="preserve">hal-02548391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Linear Poly(phenylpyridyl) Chains as Protein-Protein Interactions Disruptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
+                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs (19, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548391v1</w:t>
+                <w:t xml:space="preserve">hal-02548252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Synthesis of Phenylpyridyl Garlands as Non-Peptidic Alpha Helix Mimics and Potential Protein-Protein Interactions Disruptors</w:t>
               </w:r>
@@ -7848,51 +7848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences européennes du Groupement des pharmacochimistes de l'Arc Atlantique (GP2A, 20, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t>
@@ -8402,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8738,103 +8738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milkisin, a novel lipopeptide with antimicrobial properties produced by Pseudomonas sp. UCMA 17988</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société française de microbiologie (SFM, 13, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9027,51 +9027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9277,51 +9277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Fogliazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9510,77 +9510,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on High Performance Liquid Phase Separations &amp; Related Techniques (HPLC, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Genève, Switzerland</w:t>
@@ -9648,51 +9648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance Meeting (EUROMAR, 11, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9756,465 +9756,465 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548635v1</w:t>
+                <w:t xml:space="preserve">hal-02548637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ASAP-IM/MS(/MS) technique for the characterization of PEEK</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Mass Spectrometry (ASM) Conference on mass spectrometry and allied topics (62, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Baltimore (MD), United States</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548554v1</w:t>
+                <w:t xml:space="preserve">hal-02548628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et application de méthodes RMN pour la caractérisation structurale des organolithiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bailac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548628v1</w:t>
+                <w:t xml:space="preserve">hal-02548635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 1H and 19F NMR experiments applied to conformational analysis of fluorinated carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Bailac</w:t>
+                <w:t xml:space="preserve">Evaluation of ASAP-IM/MS(/MS) technique for the characterization of PEEK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français de la Chimie du Fluor (CFCF, 1, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">American Society for Mass Spectrometry (ASM) Conference on mass spectrometry and allied topics (62, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore (MD), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548637v1</w:t>
+                <w:t xml:space="preserve">hal-02548554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of new design bio-based polyamide by solvent free MALDI MS and MS/MS</w:t>
               </w:r>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium franco-allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,51 +10446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Carbanion Chemistry (ISCC, 10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10541,51 +10541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Norman colloquium on organic chemistry (ANORCQ, 11, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10604,329 +10604,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diverse alkyllithium/lithium-alkolate mixed aggregats using diffusion NMR experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
+                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548641v1</w:t>
+                <w:t xml:space="preserve">hal-02548651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poly(ether ketone ketone)s (PEKK)s using solution-state NMR and mass spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+                <w:t xml:space="preserve">Characterization of diverse alkyllithium/lithium-alkolate mixed aggregats using diffusion NMR experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghanem Hamdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Harrison-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Polymer Analysis and Characterization (ISPAC, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548651v1</w:t>
+                <w:t xml:space="preserve">hal-02548641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Désir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,260 +10945,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of selective or quantitative NMR experiments for the characterization of poly(ether ketone ketone)s</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+                <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Désir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance in Biological Systems (ICMRBS, 25, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548655v1</w:t>
+                <w:t xml:space="preserve">hal-02548649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Inhibitors of Acetylcholinesterase by NMR and Molecular Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Coadou</w:t>
+                <w:t xml:space="preserve">Use of selective or quantitative NMR experiments for the characterization of poly(ether ketone ketone)s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance in Biological Systems (ICMRBS, 25, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupement d'études de résonance magnétique (GERM, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint-Hilaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548649v1</w:t>
+                <w:t xml:space="preserve">hal-02548655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenylPyridyl Scaffolds as Potent PPI Disruptors</w:t>
               </w:r>
@@ -11236,51 +11236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs (18, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
@@ -11617,51 +11617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium compounds in organic synthesis : from fundamentals to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag, pp.85-122, 2014, 978-3-527-33343-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12027,51 +12027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E2B99EA"/>
+    <w:nsid w:val="DEA8D758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12258,51 +12258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/msebban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066848407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6216-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pasturaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02924A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Andriessen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Diab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C490R8M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vallet-Regi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710973k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-24FH6R3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longi&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebban" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548459v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longi&#233;ras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21176" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99291Z8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131389v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546215v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601878" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KLQWBMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raguin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poullain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1592" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0005.309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colsenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00476-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K402678-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#233;pulcri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00236-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G9C2F0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b205164h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B5481A75E59CB03572E6F30A79F2D036F8463F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall&#233;," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0005114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W4PDHD3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Hall&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902170a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD3EA7C56CDC2F098B4D3A956FDBC1DBAD36EA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548409v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jovene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546061v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulcri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jovene" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31566" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/msebban" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-1092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066848407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6216-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517956v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solweig Chartier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Claude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Nasreddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Soule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Launay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2025.169621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rapeto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Villalonga-Rosso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344837" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317723v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangli Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sebban" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c00351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlichter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wolf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cocq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Riachy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202510412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30153263" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berionni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maddaluno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202500507" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Darwiche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufresne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2024.2441428" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai Aziez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabderrahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marekha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2019.1680434" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pasturaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Rkein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC02924A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Godard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134356v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Liliana &#354;&#238;n&#355;a&#351;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Coadou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.05.057" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019169v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanem Hamdoun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gouilleux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Barozzino-Consiglio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Harrison-Marchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08744b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beneteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boussonni&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Rouaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lebreton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504780" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Golten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Q. Fontenelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Timofte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bailac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Light" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b02755" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00162" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107933v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Churlaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2014.12.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NLTDJ62-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Milanole" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Andriessen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b01216" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.09.072" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFKRPVRK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Hijfte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couve-Bonnaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.03.067" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cossoul" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC00111G" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunyoung Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Diab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201238" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C490R8M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Perato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci400365y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Burzicki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sebaoun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci200424a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Golten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NZRL589-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Horcajada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseem Ramsahye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vallet-Regi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja710973k" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-24FH6R3Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00249999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Longi&#233;ras" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebban" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palmas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Taulelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200601878" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4KLQWBMS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Longi&#233;ras" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gardette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.21176" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99291Z8Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110961v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devanne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raguin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Palmas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poullain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1592" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0005.309" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colsenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemari&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(03)00476-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K402678-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia S&#233;pulcri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(02)00236-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G9C2F0H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b205164h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/40B5481A75E59CB03572E6F30A79F2D036F8463F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hall&#233;," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moutiers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo0005114" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W4PDHD3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Hall&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a902170a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BD3EA7C56CDC2F098B4D3A956FDBC1DBAD36EA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02542279v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Truong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467550v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548316v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fogliazza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130676v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mignot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tchapla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mercier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130690v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548358v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548429v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Dune Leriche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rejaibi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K&#233;bir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desilles" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548224v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Degoulet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548365v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548252v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548261v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548400v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548409v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devanne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548291v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381739v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548448v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02467570v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548486v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548507v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548501v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan A. Marekha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130726v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548514v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548628v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548635v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548644v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548563v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548652v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548641v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne D&#233;sir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548655v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548659v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02548654v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02351896v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527667512.ch4" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546140v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jovene" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrot J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02546061v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sepulcri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jovene" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/31566" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>