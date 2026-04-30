--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -208,2300 +208,2421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
+                <w:t xml:space="preserve">Daytime Visual Walkability: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Cao</w:t>
+                <w:t xml:space="preserve">Chongan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Transactions in GIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (2), pp.e70249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tgis.70249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448447v1</w:t>
+                <w:t xml:space="preserve">hal-05581919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
+                <w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+                <w:t xml:space="preserve">Qi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101586v1</w:t>
+                <w:t xml:space="preserve">hal-05448447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t>
+                <w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Giraldo</w:t>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633359v1</w:t>
+                <w:t xml:space="preserve">hal-05101586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tourre</w:t>
+                <w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684189v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2021/2054828⟩</w:t>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, V-4, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187856v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, pp.054828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2021/2054828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445642v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Semaan</w:t>
+                <w:t xml:space="preserve">T. Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geographic Information System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2042 (1), pp.012128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060116v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur une initiative de métrologie citoyenne de la qualité de l’air : le projet CapCi à Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Dardier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+                <w:t xml:space="preserve">Bilal Chebaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2020.1483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geographic Information System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094976v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen as Sensors' Commitment in Urban Public Action : Case Study on Urban Air Pollution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Recherche sur une initiative de métrologie citoyenne de la qualité de l’air : le projet CapCi à Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (4), pp.42-59. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (6), pp.417-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJEPR.2019100103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2020.1483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320109v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Monocular Visual Odometry Scale Factor with Adaptive Step Length Estimates for Pedestrians Using Handheld Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+                <w:t xml:space="preserve">Citizen as Sensors' Commitment in Urban Public Action : Case Study on Urban Air Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline L'Her</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19040953⟩</w:t>
+              <w:t xml:space="preserve">International Journal of E-Planning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), pp.42-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJEPR.2019100103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285819v1</w:t>
+                <w:t xml:space="preserve">hal-02320109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of 3D GIS, Vision, Inertial and Magnetic Data for Improved Urban Pedestrian Navigation and Augmented Reality Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Solving Monocular Visual Odometry Scale Factor with Adaptive Step Length Estimates for Pedestrians Using Handheld Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/navi.254⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19040953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896361v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cartopartie, une nouvelle forme de balade urbaine déployée par les villes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Siret</w:t>
+                <w:t xml:space="preserve">Fusion of 3D GIS, Vision, Inertial and Magnetic Data for Improved Urban Pedestrian Navigation and Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t>
+              <w:t xml:space="preserve">Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/craup.1003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/navi.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187403v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participate and transform territories: Interactions between inhabitants, techniques and milieux using the notion of « citizen as sensor »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">La Cartopartie, une nouvelle forme de balade urbaine déployée par les villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L’her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.2668⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712477v1</w:t>
+                <w:t xml:space="preserve">hal-02187403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+                <w:t xml:space="preserve">Participate and transform territories: Interactions between inhabitants, techniques and milieux using the notion of « citizen as sensor »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline L’her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31-1/2, pp.153 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259330v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chamseddine Zaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elyès Zekri</w:t>
+                <w:t xml:space="preserve">Jean-Yves Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent decision technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521142v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+                <w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyès Zekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideo Saito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+                <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15, </w:t>
+              <w:t xml:space="preserve">Intelligent decision technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01521143v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideo Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01521145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mojette Transform: Discrete Angles for Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2005.05.086⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717926v1</w:t>
+                <w:t xml:space="preserve">hal-01521145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Mojette Transform: Discrete Angles for Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bizais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Electronic Notes in Discrete Mathematics, 20, pp.587-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2005.05.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A chemical sensor array based system for protecting wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Stuetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91 (1-3), pp.109--116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00074-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,383 +2632,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Devices and Urban Ambiances: How Connected Wearable Tools Change the Ways We Perceive and Design Public Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara E.A. Piga &amp; Rossella Salerno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Design and Representation. A Multidisciplinary and Multisensory Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-216, 2017, 978-3-319-51803-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51804-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01541102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J. Bizais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">jeanpierre Guédon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2897,182 +3018,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bracquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,846 +3211,846 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France. pp.39-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012557500003696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Will Virtual Reality Bring to the Qualification of Visual Walkability in Cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chongan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Angers, France. pp.203-210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012731200003696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serhan Daniş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Serviéres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Aeronautical and Aviation Engineering, The Hong Kong Polytechnic University, Oct 2024, Kowloon, Hong Kong, China. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cohoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leduc</w:t>
+                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04093906v1</w:t>
+                <w:t xml:space="preserve">hal-04372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+                <w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Beaucamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.200-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372668v1</w:t>
+                <w:t xml:space="preserve">hal-04093906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3957,281 +4078,281 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Attention to Spatial and Informational Mobility. Towards a Digital Common to Design a Dynamic City Outcomes of Mobiance 4 workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Saulnier-Sinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Piga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 26-31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48537/hal-03220357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical/Digital Spaces Collisions. So What? Session 9 – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4250,226 +4371,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48537/hal-03220354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2019 – Climate Resilient Cities - Energy Efficiency &amp; Renewables in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. pp.012007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The space-time cube as an effective way of representing and analysing the streetscape along a pedestrian route in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4488,1735 +4609,1735 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Lescop; Anetta Kępczyńska-Walczak, Sep 2019, Nantes, France. pp.03005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20196403005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction of rainfall maps using attenuation data from cellular networks: the first results based on the Mojette Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Zohidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rainfall in Urban and Natural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Pontresina, Switzerland. pp.953</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Pose Estimation for Urban Pedestrian Applications on Hand-held Mobile Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisioning Future Urban Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th eCAADe: Computing for a better tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUMINCAD, Sep 2018, Lodz, Poland. pp.693-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02103285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et restitution vidéographique des ambiances urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.01012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184701012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chebaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengyang Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Cities: imaginary future of ambiances explored in the Mobiance workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 535 - 540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Ambiances: a synopsis of theory and practices in an interdisciplinary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara E.A. Piga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Vegetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Boffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Rainisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 367 - 372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data model for simulation models relying on spatio-temporal urban data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G G Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/udmv.20161413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyès Zekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KES international Symposium IDT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'excellence CAP, Création, arts, patrimoines, 2015, Paris, France. pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbApp : On-site urban materials acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6232,407 +6353,407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges and Applications of Urban Augmented Reality workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scheme for iterative mojette reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2014, Paris, France. pp.1748-1752, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scan'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6651,5188 +6772,5188 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shupeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servìère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Mojette reconstruction from Radon acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Recur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.1041-1045, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siju Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new typology of augmented reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams-Eddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shupeng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chams Eddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Shape Reconstruction of Foot Sole Surface using Flatbed Scanner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Martedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Frontiers of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Andong, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Japan</w:t>
+              <w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521508v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Yazawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t>
+              <w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521512v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape measurement system of foot sole surface from flatbed scanner image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MVA2009 IAPR Conference on Machine Vision Applications 20-22nd June 2009 Keio, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Japan. pp.2--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Mitsumori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GI Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Uematsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Nivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRSJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation method for the Mojette Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2006: Physics of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.61424I, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.651009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lossless Compression Based on a Discrete and Exact Radon Transform: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Autrusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.425-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate gradient Mojette reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2067--2074, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.593399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2100-2109, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to obtain a lattice basis from a discrete projected space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.153-160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some links between continuous and discrete Radon transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.1951--1960, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.533472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular assessment of the Mojette filtered back projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Subirats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, United States. pp.1951--1960, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.533483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical software control quality using the 3D mojette projector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Arlington, United States. pp.836--839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3d mojette projector applied to pet and radiotherapy imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanpierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Washington, Unknown Region. pp.836--839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete tomography approach to PET reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fully 3D Reconstruction In Radiology and Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Saint-Malo, France. pp.1--4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mojette Transform Approach to Discrete Medical Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guédon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Malaysia-France Regional Workshop on Image Processing in Vision System and Multimedia Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Kuching, Malaysia. pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11842,556 +11963,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inertial, Magnetic and Vision Based Trusted Pose Estimation for AR and 3D Data Qualification on Long Urban Pedestrian Displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the 2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct), pp.168-169, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2017.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Chebaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall retrieval in urban areas using commercial microwave links from mobile networks: A modelling feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahtiyor Zohidov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , pp.EGU2014-11911, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Devices for Multimodal Comunication and Instrumented Collaboration in Urban Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS data updating method with video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VISIGRAPP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12401,221 +12522,221 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message from the Workshop and Tutorial Chairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.IX [8088425]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2017.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RA-Go : a SAR Go Interface (ISMAR Demo session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12625,213 +12746,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambassad'air, de la captation à la sensibilisation citoyenne à la qualité de l'air : rapport de recherche sur les trois premières saisons d'Ambassad'air de la Ville de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline L'Her</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateur Mojette en 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RI2003-7, IRCCYN. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12841,91 +12962,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pour la géolocalisation du piéton sur site - vers une médiation numérique avec les données urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Nantes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02366620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12935,100 +13056,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction Tomographique Mojette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géométrie algorithmique [cs.CG]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00426920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13038,113 +13159,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">If you tell me what you look at, I could tell you where you are - Some state of the art pose estimation methods in computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. IPIN 2018 Conference, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01896004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D, au-delà de la visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13153,65 +13274,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Saint-Paul-en-Jarez, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01523246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13279,51 +13400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426B6D62"/>
+    <w:nsid w:val="C7654ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13510,51 +13631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mservier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-1590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098589636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Stuetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00074-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV20R0L9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Saulnier-Sinan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Piga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220357" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025350" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521513v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Martedi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martedi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366620v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426920v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896004v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mservier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-1590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098589636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Stuetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00074-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV20R0L9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Saulnier-Sinan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Piga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025350" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Martedi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521510v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martedi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366620v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426920v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>