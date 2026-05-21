--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,13345 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13293 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:154.21686746988px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Servières </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor at École Centrale Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mservier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5749-1590</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">098589636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DRVKPtoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My work is based on the scale of the pedestrian moving through open urban space and focuses on the connections that this point of view enables between the real world and a digital double of the city. This digital double provides information that can be displayed in the real world. Conversely, capturing the real world from a pedestrian's point of view enriches or even allows to simulate a digital double of the city. The main goal of my research was to develop a digital mediation system that uses urban data for a pedestrian immersed in the city. To display information on site, Augmented Reality (AR) seems to me to be one of the most suitable tools to enable this mediation. AR is based on reality and adds digital information that the user can interact with.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">To realize an AR mediation tool with geolocalized data on site, the crucial element is the location of the pedestrian and, more precisely, the calculation of the pose (position and orientation) of the camera he is carrying. This geolocalization can be seen as a feedback loop with spatial data. The spatialized data of the city, especially the geometric ones, are an essential input for obtaining a geolocation, and once this geolocation is obtained, other data coming from the information extraction of images taken in the field will enrich these spatial databases. This part of my research lies at the intersection of geomatics and computer vision. This work lies at the crossroads of CNU sections 27 and 61, where I am both processing imagery to obtain location information cross-referenced to external sources and working with inertial signals. Most of my contributions deal with the problem of fine on-site pedestrian localization, with different input sources (from pure images alone to images augmented with 2D, then 2.5D and 3D GIS data as well as inertial data).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In my further work, I extend this study of pedestrians' interaction with open urban space by using other modalities on the continuum between realityand virtuality. Evaluating the perception of urban environments through digital technologies requires the development of an experimental approach ranging from a fully controlled environment in virtual reality to an uncontrolled environment on the ground. Recently, I have been interested in the perceptual representation of environmental effects in virtual urban worlds. In particular, I have been working on the perception of wind in virtual reality in an urban environment.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Finally, to qualify the perception of a pedestrian in an urban space, I am now working on deep learning qualification of the perception of a pedestrian in an urban space based on the analysis of 360° images of urban scenes. This interest in the automatic qualification of users' perception of urban spaces has led to a new research direction in my lab that deals with the visual perception and understanding of urban scenes in the context of qualifying the cities walkability.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daytime Visual Walkability: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions in GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (2), pp.e70249. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tgis.70249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating functional accessibility and pedestrian environmental comfort: A spatially explicit framework for urban walkability evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083251413000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the frame: evaluating panoramic vs. perspective images for assessing place perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geographical Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13658816.2025.2483857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Sensitive Urban Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (4), pp.239. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi11040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE WHOLE IS OTHER THAN THE SUM OF ITS PARTS: SENSIBILITY ANALYSIS OF 360° URBAN IMAGE SPLITTING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, V-4, pp.33-40. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-33-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.054828. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/2054828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cooling strategies as interaction opportunities in the public space: a methodological proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Stavropulos-Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2042 (1), pp.012128. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2042/1/012128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Pose Estimation Using Collaborative Databases and Single Building Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographic Information System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (06), pp.620-645. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jgis.2020.126036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur une initiative de métrologie citoyenne de la qualité de l’air : le projet CapCi à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (6), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2020.1483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen as Sensors' Commitment in Urban Public Action : Case Study on Urban Air Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of E-Planning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (4), pp.42-59. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJEPR.2019100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Monocular Visual Odometry Scale Factor with Adaptive Step Length Estimates for Pedestrians Using Handheld Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.953. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19040953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of 3D GIS, Vision, Inertial and Magnetic Data for Improved Urban Pedestrian Navigation and Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cartopartie, une nouvelle forme de balade urbaine déployée par les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L’her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numérisation des espaces, 3, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.1003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participate and transform territories: Interactions between inhabitants, techniques and milieux using the notion of « citizen as sensor »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L’her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31-1/2, pp.153 - 174. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic modeling of application and spatiotemporal data : application to the study of pedestrian behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent decision technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (4), pp.297--302. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/IDT-2011-0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera tracking by online learning of keypoint arrangements using LLAH in augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-010-0173-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géolocalisation en milieu urbain par appariement entre une collection d'images et un SIG 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (5), pp.107--131. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.14.5.107-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mojette Transform: Discrete Angles for Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bizais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Electronic Notes in Discrete Mathematics, 20, pp.587-606. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2005.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical sensor array based system for protecting wastewater treatment plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gardey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Stuetz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91 (1-3), pp.109--116. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(03)00074-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Devices and Urban Ambiances: How Connected Wearable Tools Change the Ways We Perceive and Design Public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara E.A. Piga &amp; Rossella Salerno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Design and Representation. A Multidisciplinary and Multisensory Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-216, 2017, 978-3-319-51803-9. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51804-6_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojette discrete tomography (chap 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J. Bizais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">jeanpierre Guédon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mojette Transform: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iste &amp; wiley, 29 p., 2009, ISBN: 9781848210806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of GNSS LOS/NLOS Labeling Techniques Based on a 3D model and Sky View Imagery for Soft Mobility and Vehicle Data in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE’s Aerospace and Electronics Systems Society (AESS); The Institute of Navigation (ION), Apr 2025, Salt Lake City, United States. pp.1192-1203, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revitalizing Walkability Scores: A New Assessment Based on Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bracquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.39-50, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012557500003696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Will Virtual Reality Bring to the Qualification of Visual Walkability in Cities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Geographical Information Systems Theory, Applications and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Angers, France. pp.203-210, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0012731200003696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Serviéres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Aeronautical and Aviation Engineering, The Hong Kong Polytechnic University, Oct 2024, Kowloon, Hong Kong, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi publier un article de données (data paper) ? Retours d’expériences de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cohoner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire So-MSH! - Printemps de la Donnée 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange-Guépin (UAR 3491); Laboratoire Ambiances, Architectures, Urbanités (AAU) - CRENAU, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Bouronopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Urban Perception Using Only Image Segmentation Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Beaucamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Geographical Information Systems Theory, Applications and Management 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. pp.200-207, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011969700003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isovist computation of outdoor environment with semi-dense line SLAM and monocular camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2021, 16th Spatial Analysis and Geomatics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Bouju; Christine Plumejeaud-Perreau, May 2021, La Rochelle, France. pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical/Digital Spaces Collisions. So What? Session 9 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 12, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Attention to Spatial and Informational Mobility. Towards a Digital Common to Design a Dynamic City Outcomes of Mobiance 4 workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Saulnier-Sinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Piga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 26-31, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Multisensory Wind Representation in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.89-97, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomographic reconstruction of rainfall maps using attenuation data from cellular networks: the first results based on the Mojette Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Zohidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rainfall in Urban and Natural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Pontresina, Switzerland. pp.953</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review on interdisciplinary methods for the characterization of thermal perception in public spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Drozd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISBAT 2019 – Climate Resilient Cities - Energy Efficiency &amp; Renewables in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. pp.012007, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The space-time cube as an effective way of representing and analysing the streetscape along a pedestrian route in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Lescop; Anetta Kępczyńska-Walczak, Sep 2019, Nantes, France. pp.03005, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196403005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Pose Estimation for Urban Pedestrian Applications on Hand-held Mobile Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisioning Future Urban Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara E.A. Piga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Morello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th eCAADe: Computing for a better tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUMINCAD, Sep 2018, Lodz, Poland. pp.693-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et restitution vidéographique des ambiances urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Giraldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Signorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.01012, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20184701012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geograhic data gathering system for image geolocalization refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Smart Data and Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Puebla, Mexico. pp.63 - 70, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-W3-63-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatole Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Virtual Visual Servoing Sensitivity in the Context of Image/GIS Registration for Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengyang Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifteenth IAPR International Conference on Machine Vision Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nagoya, Japan. pp.522-525, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/MVA.2017.7986915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Spatiotemporal Data Modeling : Application to the Study of Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyès Zekri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Hégron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KES international Symposium IDT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore (MD), United States. pp.549--558, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14616-9_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Cities: imaginary future of ambiances explored in the Mobiance workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara E.A. Piga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 535 - 540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data model for simulation models relying on spatio-temporal urban data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G G Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G G Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurographics Workshop on Urban Data Modelling and Visualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liège, Belgium. 7 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/udmv.20161413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Ambiances: a synopsis of theory and practices in an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara E.A. Piga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Chiarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Vegetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Boffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rainisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 367 - 372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UrbApp : On-site urban materials acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and Applications of Urban Augmented Reality workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du projet urbain à travers les outils numériques mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation du projet, cultures et milieux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'excellence CAP, Création, arts, patrimoines, 2015, Paris, France. pp.31-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scheme for iterative mojette reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2014, Paris, France. pp.1748-1752, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication multimodale et collaboration instrumentée pour le design urbain : opportunités et risques des outils mobiles analysés à travers l’expérience du workshop MOBIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMMON'14 - Communication multimodale et collaboration instrumentée. Regards croisés sur Énonciations, Représentations, Modalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils numériques mobiles, ambiances et design urbain : quelques résultats issus du workshop pluridisciplinaire MOBIANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scan'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, France. pp.233--243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Knowledge Management Through Virtual Reality: Theoretical Aspects and Experiment Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video/GIS registration system based on skyline matching method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servìère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Conference on Image Processing ICIP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3632-3636, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Mojette reconstruction from Radon acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Recur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Der Sarkissian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Melbourne, Australia. pp.1041-1045, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2013.6738215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Visual Query Language for Geographic Information System on a Touch Screen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human Computer Interaction International (HCI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, NV, United States. pp.530--539, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39330-3_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new typology of augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an ontology of space: Application to 3D city modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams-Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Usability, and Utility of 3D City Models – European COST Action TU0801</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.02007, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skyline Matching: A robust registration method between Video and GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shupeng Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pressigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luce Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European COST Action TU0801 - Semantic Enrichment of 3D City Models for Sustainable Urban Development Location: Grad Sch Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/3u3d/201203007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D-GIS updating method with interaction in an urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Biennial Conference on Engineering Systems Design and Analysis, ESDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nantes, France. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing conceptual spatiotemporal model into object DBMS with semantic preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Eddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 - Proceedings 2011 IEEE International Conference on Spatial Data Mining and Geographical Knowledge Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.160--165, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSDM.2011.5969024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facades modeling from a ground-view video with map constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th IAPR Conference on Machine Vision Applications, MVA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nara, Japan. pp.128--131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Conceptual Spatiotemporal Model into Object DBMS with Semantic Preserving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSDM 2011 &amp; BJ-IWGIS 2011CSDM 2011 &amp; BJ-IWGIS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fuzhou, Fujian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Virtual Enhances Physical Mock-Up: A Way to Understand our Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR - research, technology and application in Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Basel, Switzerland. 6 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaires en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le Mont Dore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un renouveau des pratiques muséographiques grâce au virtuel : un support à des applications pluridisciplinaire en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kerouanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque national AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Mont-Dore, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming Conceptual Spatiotemporal Model into Object Model with Semantic Keeping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Conceptual Modeling. Recent Developments and New Directions. Lecture Notes in Computer Science.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.281--290, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24574-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards outdoor localization from GIS data and 3D content extracted from videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bari, Italy. pp.3613--3618, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2010.5637503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape measurement system of foot sole surface from flatbed scanner image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MVA2009 IAPR Conference on Machine Vision Applications 20-22nd June 2009 Keio, Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.2--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Based on SURF and Color Edge Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mitsumori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invited Workshop on Vision and Control for Access Space (VCAS) in 9th Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1--12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Shape Reconstruction of Foot Sole Surface using Flatbed Scanner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Martedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Frontiers of Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Andong, Korea, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image based view localization system retrieving from a panorama database by surf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoyuki Yazawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the IAPR Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar city representation system based on map recognition using topological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Mixed Reality, Third International Conference, VMR 2009, Held as Part of HCI International 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.128--135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MapBook AiR : AR City Representation System on a Physical Map using Topological Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Pacific-Rim Symposium on Image and Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR GIS on a physical map based on map image retrieval using LLAH tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Machine Vision Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Japan. pp.382--385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Conceptual and Ontological Models for Representing Spatio-Temporal Data and Semantic Evolution in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for urban development: Future development of urban ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Liège, Belgium. pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR-based GIS: Towards closing the loop between acquisition and visualization of geographical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR workshop Lets Go Out Research in Outdoor Mixed and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.2--3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Localization based on Correspondences between Street Photographs and 2D Building GIS Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès COmpression et REprésentation des Signaux Audiovisuels CORESA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pose computation based on Correspondence between 2D GIS and Street Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENT SYSTEMS AND AUTOMATION: 2nd Mediterranean Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Zarzis, Tunisia. pp.169--174, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Conceptual and Ontological Models for Tracking Changes of Spatio-Temporal Objects and Concepts over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th AGILE International Conference on Geographic Information Science 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Geographic Information Laboratories for Europe (AGILE), Jun 2009, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections (in Japonese)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRSJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR representation system for 3D GIS based on camera pose estimation using distribution of intersections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Nivesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.218--225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based model for representing evolution of both data and semantic in GIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamseddine Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GI Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AR Mapping of GIS Information by Pattern-based Tracking with Particle Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Uematsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideo Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Yokohama, Japan. pp.305--308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Localization Approach Based on Image / GIS Correspondence Using a Simple 2D Building Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lossless Compression Based on a Discrete and Exact Radon Transform: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Autrusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Parrein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.425-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation method for the Mojette Transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2006: Physics of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, San Diego, United States. pp.61424I, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.651009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to obtain a lattice basis from a discrete projected space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Geometry for Computer Imagery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Poitiers, France. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-31965-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugate gradient Mojette reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2067--2074, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.593399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise behavior of Spline Mojette FBP reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bizais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2005 : Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, San Diego, CA, United States. pp.2100-2109, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.593390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some links between continuous and discrete Radon transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guedon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, United States. pp.1951--1960, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.533472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular assessment of the Mojette filtered back projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Subirats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Imaging 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, United States. pp.1951--1960, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.533483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical software control quality using the 3D mojette projector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 2nd IEEE International Symposium on Biomedical Imaging: Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Arlington, United States. pp.836--839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 3d mojette projector applied to pet and radiotherapy imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanpierre Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Washington, Unknown Region. pp.836--839</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete tomography approach to PET reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fully 3D Reconstruction In Radiology and Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Saint-Malo, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mojette Transform Approach to Discrete Medical Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Malaysia-France Regional Workshop on Image Processing in Vision System and Multimedia Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Kuching, Malaysia. pp.1--11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inertial, Magnetic and Vision Based Trusted Pose Estimation for AR and 3D Data Qualification on Long Urban Pedestrian Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct), pp.168-169, 2017, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2017.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Image Geolocalization Refining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Semaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chebaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France. , Actes de la conférence SAGEO'2016 - Spatial Analysis and GEOmatics, pp.542- 545, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall retrieval in urban areas using commercial microwave links from mobile networks: A modelling feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahtiyor Zohidov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , pp.EGU2014-11911, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Devices for Multimodal Comunication and Instrumented Collaboration in Urban Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GIS data updating method with video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruijun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VISIGRAPP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Graphics Theory and Applications - GRAPP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. , Proceedings of the International Conference on Computer Graphics Theory and Applications and International Conference on Information Visualization Theory and Applications, Rome, Italy, 24-26 February, 2012, pp.511--514, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RA-Go : a SAR Go Interface (ISMAR Demo session)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Peillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message from the Workshop and Tutorial Chairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maki Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.IX [8088425]. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2017.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambassad'air, de la captation à la sensibilisation citoyenne à la qualité de l'air : rapport de recherche sur les trois premières saisons d'Ambassad'air de la Ville de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline L'Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opérateur Mojette en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RI2003-7, IRCCYN. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour la géolocalisation du piéton sur site - vers une médiation numérique avec les données urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02366620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction Tomographique Mojette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géométrie algorithmique [cs.CG]. Université de Nantes; Ecole Centrale de Nantes (ECN), 2005. Français. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00426920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">If you tell me what you look at, I could tell you where you are - Some state of the art pose estimation methods in computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. IPIN 2018 Conference, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01896004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D, au-delà de la visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tourre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Saint-Paul-en-Jarez, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01523246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13400,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7654ADB"/>
+    <w:nsid w:val="8C3DC1D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13631,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mservier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-1590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098589636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Stuetz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00074-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV20R0L9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Saulnier-Sinan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Piga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133244v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025350" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521513v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Martedi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521510v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martedi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.8" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366620v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426920v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896004v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mservier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5749-1590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098589636" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DRVKPtoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongan Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.70249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448447v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083251413000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Beaucamp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2025.2483857" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11040239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-33-2022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Stavropulos-Laffaille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2042/1/012128" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Semaan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chebaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2020.126036" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03094976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dardier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L'Her" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2020.1483" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320109v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJEPR.2019100103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline L&#8217;her" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.1003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2668" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Zaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ely&#232;s Zekri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDT-2011-0113" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521143v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Saito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-010-0173-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CB880342D3E9235AFFDD4268C4C36467ABA75123/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bioret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.14.5.107-131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanpierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bizais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2005.05.086" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG53RN39-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bourgeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Stuetz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(03)00074-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV20R0L9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51804-6_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J. Bizais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028354" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bracquart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012557500003696" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012731200003696" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cohoner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093906v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011969700003473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368466v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Jan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Saulnier-Sinan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Piga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220357" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555735v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zohidov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Normand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196403005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara E.A. Piga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Morello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944413v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Signorelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184701012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chebaro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-W3-63-2017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyang Wei" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pressigout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MVA.2017.7986915" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521484v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14616-9_53" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C2M9QRWV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Langlois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G G Gervais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/udmv.20161413" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414063v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Chiarini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Vegetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boffi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rainisio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521555v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521552v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bedel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133244v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Recur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Der Sarkissian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025350" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246940v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296969v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shupeng Zhu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Serv&#236;&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738749" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133153v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2013.6738215" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850386v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siju Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39330-3_57" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521445v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Billen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams-Eddine Zaki" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hallot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768494v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201203007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521470v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijun Liu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82769" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Eddine Zaki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSDM.2011.5969024" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521481v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24574-9_35" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JHXPWM7X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521496v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2010.5637503" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martedi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mitsumori" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521513v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Martedi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Yazawa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521514v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Nivesse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106467" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521485v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521517v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521516v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521521v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521515v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Uematsu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250684v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471805v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.651009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gu&#233;don" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-31965-8_15" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500580v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593399" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.593390" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500583v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Subirats" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guedon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533472" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500582v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Subirats" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533483" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500581v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gu&#233;don" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500584v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaumont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500587v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gu&#233;don" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500585v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahtiyor Zohidov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521469v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715810v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bruder" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534745v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366620v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01896004v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01523246v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>