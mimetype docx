--- v0 (2026-03-16)
+++ v1 (2026-05-26)
@@ -2016,51 +2016,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04083385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of a Blob of Tracers in a 3D Porous Media</w:t>
+                <w:t xml:space="preserve">Mixing in a 3D Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Souzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lhuissier</w:t>
@@ -2099,102 +2099,102 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloen Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médici, E.F., Otero, A.D. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Album of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.78, 2023, 978-3-031-23799-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.77, 2023, 978-3-031-23799-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23800-0_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23800-0_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04083423v1</w:t>
+                <w:t xml:space="preserve">insu-04090233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing in a 3D Porous Media</w:t>
+                <w:t xml:space="preserve">Dispersion of a Blob of Tracers in a 3D Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Souzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lhuissier</w:t>
@@ -2233,78 +2233,78 @@
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloen Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médici, E.F., Otero, A.D. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Album of Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.77, 2023, 978-3-031-23799-7. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.78, 2023, 978-3-031-23799-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-23800-0_61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-23800-0_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04090233v1</w:t>
+                <w:t xml:space="preserve">insu-04083423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2898,51 +2898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040413" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vovard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0239386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-030124-112742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayoung Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van der Meer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L012001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ortega-Roano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.064905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.981" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Contino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Tuval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l022029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.060901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhuissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;heust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le&#160;borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.828" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.042001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Yin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Abid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083423v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_62" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04090233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_61" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02536373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhuissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metzger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01426459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05301729v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Souzy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040413" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vovard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0239386" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Marin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-030124-112742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540794v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayoung Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devaraj van der Meer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Lohse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L012001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Ortega-Roano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.064905" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.981" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Contino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Tuval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l022029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zuriguel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.060901" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhuissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M&#233;heust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le&#160;borgne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Zaier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.828" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.1.042001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449418v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Yin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Abid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4918613" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;heust" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_63" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_74" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04090233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_61" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23800-0_62" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02536373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhuissier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Metzger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01426459v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>