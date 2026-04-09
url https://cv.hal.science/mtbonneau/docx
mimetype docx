--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -329,620 +329,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089855v1</w:t>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Faillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (101045), pp.101045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction sur l’utilisation du Deep Learning pour le suivi du comportement animal</w:t>
+                <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9265⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-16318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051466v1</w:t>
+                <w:t xml:space="preserve">hal-05213785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beramice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-16318-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213785v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une introduction sur l’utilisation du Deep Learning pour le suivi du comportement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.93-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922316v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzle: taking livestock tracking to the next level</w:t>
               </w:r>
@@ -1147,382 +1147,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wizard: Unsupervised goats tracking algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+                <w:t xml:space="preserve">Analysis of image-based sow activity patterns reveals several associations with piglet survival and early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Godard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.107831. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1051284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1051284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095526v1</w:t>
+                <w:t xml:space="preserve">hal-03934529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CherryChèvre: A fine-grained dataset for goat detection in natural environments</w:t>
+                <w:t xml:space="preserve">Wizard: Unsupervised goats tracking algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Willy Troupe</w:t>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.689. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.107831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02555-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259312v1</w:t>
+                <w:t xml:space="preserve">hal-04095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of image-based sow activity patterns reveals several associations with piglet survival and early growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Océane Girardie</w:t>
+                <w:t xml:space="preserve">CherryChèvre: A fine-grained dataset for goat detection in natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.1051284. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.1051284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02555-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934529v1</w:t>
+                <w:t xml:space="preserve">hal-04259312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
               </w:r>
@@ -1547,64 +1547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (4), pp.327-344. </w:t>
@@ -1655,64 +1655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Goats' Fecal Avoidance Using Image Analysis-Based Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,77 +1759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,90 +2161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing of adult goats and cattle: Lessons from long-term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.109087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168, pp.105150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic activity tracking of goats using drone camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,77 +3148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3259,295 +3259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization may limit impacts of an invasive predator on native mammal diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expert Elicitation, Uncertainty, and the Value of Information in Controlling Invasive Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian E. Reichert</w:t>
+                <w:t xml:space="preserve">Brian J. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adia R. Sovie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rena R. Borkhataria</w:t>
+                <w:t xml:space="preserve">Christina Romagosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12531⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603392v1</w:t>
+                <w:t xml:space="preserve">hal-01514233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert Elicitation, Uncertainty, and the Value of Information in Controlling Invasive Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fred A. Johnson</w:t>
+                <w:t xml:space="preserve">Urbanization may limit impacts of an invasive predator on native mammal diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian E. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adia R. Sovie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad J. Udell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian J. Smith</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Martin</w:t>
+                <w:t xml:space="preserve">Kristen M. Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Romagosa</w:t>
+                <w:t xml:space="preserve">Rena R. Borkhataria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.83-90. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (4), pp.355-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514233v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of an invasive species using a reaction-diffusion model and linear programming</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Romagosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,480 +4436,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de multiples composantes des aptitudes maternelles de la truie sur la survie et la croissance précoces de la portée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932738v1</w:t>
+                <w:t xml:space="preserve">hal-05086556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiently recording of sow’s activity patterns through embedded computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+                <w:t xml:space="preserve">Juliette Magadray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086556v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently recording of sow’s activity patterns through embedded computer vision</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
+                <w:t xml:space="preserve">Influences de multiples composantes des aptitudes maternelles de la truie sur la survie et la croissance précoces de la portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572415481185847E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236148v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5115,51 +5115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Scoience (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5279,90 +5279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatisée des postures en lien avec le comportement maternel chez les truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Girardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ADAMEP 6-7 novembre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau ADAMEP - MP SANBA, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. pp.45-50</w:t>
@@ -5650,64 +5650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Precision Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Veterinary Medicine Vienna, Aug 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5784,51 +5784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCGALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, rotterdam, Netherlands</w:t>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Precisions Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,51 +6470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition du risque d'infestation au sein d'un troupeau de petits-ruminants au pâturage tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6565,90 +6565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t>
@@ -6785,51 +6785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating lethal collision risk from watercraft into optimal designs zones for marine mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad J. Udell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7061,51 +7061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romagosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7504,230 +7504,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988416v1</w:t>
+                <w:t xml:space="preserve">hal-01191361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement-learning for sampling design in Markov random fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+                <w:t xml:space="preserve">Weeds sampling for map reconstruction: a Markov random field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus. pp.12</w:t>
+              <w:t xml:space="preserve">Workshop on Spatial Statistics and Image Analysis in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Avignon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191361v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reinforcement-learning algorithm for sampling design in Markov random fields</w:t>
               </w:r>
@@ -8128,51 +8128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8236,346 +8236,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoSBReal : un dispositif pour l’enregistrement et le suivi automatisé des postures de la truie allaitante</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
+                <w:t xml:space="preserve">Évaluation intégrée du bien-être positif chez les chèvres laitières : Une première étude expérimentale combinant approches éthologiques et numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. 57, pp.441</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932824v1</w:t>
+                <w:t xml:space="preserve">hal-05261697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation intégrée du bien-être positif chez les chèvres laitières : Une première étude expérimentale combinant approches éthologiques et numériques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">MoSBReal : un dispositif pour l’enregistrement et le suivi automatisé des postures de la truie allaitante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cochou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Magadray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. 57, pp.441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261697v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8639,51 +8639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M Romagosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,103 +9038,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Automated Behaviour Recognition and Physiological Data to Characterize Heat Tolerance and Animal Welfare in Growing Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+                <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Guichard</w:t>
+                <w:t xml:space="preserve">Laurent Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9150,237 +9150,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive radar system for automated behavioural tracking: application to sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438808v2</w:t>
+                <w:t xml:space="preserve">hal-03402714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A non-invasive radar system for automated behavioural tracking: application to sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03402714v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9696,51 +9696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et estimation du nombre d'oeufs de parasite Gastro-Intestinaux chez les cabris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9936,51 +9936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48317B27"/>
+    <w:nsid w:val="6DA700D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-8267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171167961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111431" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69058-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107831" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.835516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. O'Donnell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Fackler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Rodgers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Romagosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Udell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Fletcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly H. Edwards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Hauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. G. Williams" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Cousens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1572-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603392v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Reichert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia R. Sovie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad J. Udell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Hart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena R. Borkhataria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12531" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514233v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romagosa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Johnson A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Romagosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roma&#241;ach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Stith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fletcher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Holly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fackler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Roma&#241;ach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie O'Donnell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Denimal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Benmouffok" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-8267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171167961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111431" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69058-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107831" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.835516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. O'Donnell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Fackler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Rodgers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Romagosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Udell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Fletcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly H. Edwards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Hauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. G. Williams" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Cousens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1572-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romagosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Reichert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia R. Sovie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad J. Udell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Hart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena R. Borkhataria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Johnson A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Romagosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roma&#241;ach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Stith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fletcher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Holly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fackler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Roma&#241;ach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie O'Donnell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Denimal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Benmouffok" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>