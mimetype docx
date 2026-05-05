--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -221,728 +221,728 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CabriTrack: Accelerometer data for automated behavioural monitoring of grazing Creole goats</w:t>
+                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Faillot</w:t>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Troupe</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111431⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.8324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993468v1</w:t>
+                <w:t xml:space="preserve">hal-05444004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies numériques en élevage : de la mesure à l’évaluation comportementale du bien-être de chaque animal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lardy</w:t>
+                <w:t xml:space="preserve">Laura Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.8324⟩</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (101045), pp.101045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444004v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Long Short Term Memory Recurrent Neural Network for Goats Behaviour Prediction from Accelerometer Data</w:t>
+                <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucile Riaboff</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.101045⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-16318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089855v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beramice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-16318-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213785v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une introduction sur l’utilisation du Deep Learning pour le suivi du comportement animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03, pp.93-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922316v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction sur l’utilisation du Deep Learning pour le suivi du comportement animal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CabriTrack: Accelerometer data for automated behavioural monitoring of grazing Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Faillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 03, pp.93-94. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051466v1</w:t>
+                <w:t xml:space="preserve">hal-04993468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puzzle: taking livestock tracking to the next level</w:t>
               </w:r>
@@ -1281,248 +1281,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wizard: Unsupervised goats tracking algorithm</w:t>
+                <w:t xml:space="preserve">CherryChèvre: A fine-grained dataset for goat detection in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Godard</w:t>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 209, pp.107831. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02555-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095526v1</w:t>
+                <w:t xml:space="preserve">hal-04259312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CherryChèvre: A fine-grained dataset for goat detection in natural environments</w:t>
+                <w:t xml:space="preserve">Wizard: Unsupervised goats tracking algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Willy Troupe</w:t>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.689. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.107831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02555-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2023.107831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259312v1</w:t>
+                <w:t xml:space="preserve">hal-04095526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
               </w:r>
@@ -1547,64 +1547,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (4), pp.327-344. </w:t>
@@ -1655,64 +1655,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Goats' Fecal Avoidance Using Image Analysis-Based Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,77 +1759,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2161,90 +2161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing of adult goats and cattle: Lessons from long-term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.109087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168, pp.105150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,399 +2523,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic activity tracking of goats using drone camera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal spatial allocation of control effort to manage invasives in the face of imperfect detection and misclassification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leroy Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M. Romagosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.05.021⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 392, pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753650v1</w:t>
+                <w:t xml:space="preserve">hal-02626872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal spatial allocation of control effort to manage invasives in the face of imperfect detection and misclassification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating encounter theory with decision analysis to evaluate collision risk and determine optimal protection zones for wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley J. Udell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christina M. Romagosa</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly H. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (5), pp.1050-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626872v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating encounter theory with decision analysis to evaluate collision risk and determine optimal protection zones for wildlife</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Fletcher</w:t>
+                <w:t xml:space="preserve">Automatic activity tracking of goats using drone camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (5), pp.1050-1062. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.767-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2019.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619852v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal schedule for monitoring a plant incursion when detection and treatment success vary over time</w:t>
               </w:r>
@@ -3148,77 +3148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Romagosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4481,64 +4481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
@@ -4820,346 +4820,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Multi-block analyses reveal that standing activity on the day of farrowing and newborn aggression are main factors contributing to litter survival and growth in primiparous sows among a hundred maternal traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Girardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920261v1</w:t>
+                <w:t xml:space="preserve">hal-05236049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block analyses reveal that standing activity on the day of farrowing and newborn aggression are main factors contributing to litter survival and growth in primiparous sows among a hundred maternal traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.694</w:t>
+              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236049v1</w:t>
+                <w:t xml:space="preserve">hal-04920261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using accelerometers for goat activity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Faillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Riaboff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5650,64 +5650,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Precision Livestock Farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Veterinary Medicine Vienna, Aug 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6093,428 +6093,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goats monitoring at the pasture scale combining neural network and time-lapse cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Precisions Livestock Farming (ECPLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737985v1</w:t>
+                <w:t xml:space="preserve">hal-02735680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'estimation de l'ingestion individuelle d'animaux élevés en groupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Development and validation of an embedded tool to measure postural activity of lactating sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735680v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an embedded tool to measure postural activity of lactating sows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goats monitoring at the pasture scale combining neural network and time-lapse cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Antoine Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Troupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
+              <w:t xml:space="preserve">European Conference on Precisions Livestock Farming (ECPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737266v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition du risque d'infestation au sein d'un troupeau de petits-ruminants au pâturage tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6565,90 +6565,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of nematodes at different life stages, which stage should we target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling in Animal Health conference - ModAH 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Modelling in Animal Health (ModAH). Nantes, FRA., Jun 2017, Nantes, France</w:t>
@@ -6671,726 +6671,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Everglades headwaters national wildlife refuge for habitat needs considering urbanization encroachment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision analysis for optimal control of invasive species in the Everglades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred A. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M Romagosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Romañach</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Ecosystem Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florida [Gainesville] (UF). USA., Apr 2016, Coral Springs, Floride, United States</w:t>
+              <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America (ESA). Gainesville, Floride, USA., Aug 2016, Fort Lauderdale, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607455v1</w:t>
+                <w:t xml:space="preserve">hal-01607005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating lethal collision risk from watercraft into optimal designs zones for marine mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad J. Udell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwards Holly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale (Floride), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision analysis for optimal control of invasive species in the Everglades</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hidden Markov random field approach for control prioritization based on noisy observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romagosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Johnson A.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecological Society of America (ESA). Gainesville, Floride, USA., Aug 2016, Fort Lauderdale, Floride, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607005v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hidden Markov random field approach for control prioritization based on noisy observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a protected area in Florida's Everglades Headwaters region with encroaching urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Romañach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Stith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fred Johnson A.</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred A. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, Floride, United States</w:t>
+              <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2016, Fort Lauderdale, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608448v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a protected area in Florida's Everglades Headwaters region with encroaching urbanization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bradley Stith</w:t>
+                <w:t xml:space="preserve">Using structured decision making and category count models to develop optimal policies for imperiled salamander habitat restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecological Society of America (ESA). USA., Aug 2016, Fort Lauderdale, Floride, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603391v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using structured decision making and category count models to develop optimal policies for imperiled salamander habitat restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing the Everglades headwaters national wildlife refuge for habitat needs considering urbanization encroachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Romañach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie O'Donnell</w:t>
+                <w:t xml:space="preserve">Brad Stith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Johnson A.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 st ESA Annual Meeting Ecological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, Floride, United States</w:t>
+              <w:t xml:space="preserve">National Conference on Ecosystem Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florida [Gainesville] (UF). USA., Apr 2016, Coral Springs, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606263v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision in agroecosystems advanced modelling techniques studying global changes in environmental sciences</w:t>
               </w:r>
@@ -7811,420 +7811,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive sampling method using Hidden Markov Random Fields for the mapping of weed at the field scale</w:t>
+                <w:t xml:space="preserve">Echantillonnage adaptatif optimal dans les champs de Markov discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWRS 2011 - 4th Workshop of the EWRS Working Group Weeds and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">JFPDA 2011 - Sixièmes journées francophones de planification, décision et apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802213v1</w:t>
+                <w:t xml:space="preserve">hal-02744532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage adaptatif optimal dans les champs de Markov discrets</w:t>
+                <w:t xml:space="preserve">An adaptive sampling method using Hidden Markov Random Fields for the mapping of weed at the field scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2011 - Sixièmes journées francophones de planification, décision et apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Jun 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">EWRS 2011 - 4th Workshop of the EWRS Working Group Weeds and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744532v1</w:t>
+                <w:t xml:space="preserve">hal-02802213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echantillonnage spatial basé sur le krigeage pour la reconstruction de carte d’occurrence</w:t>
+                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès francophone AFRIF-AFIA : Reconnaissance des Formes et Intelligence Artificielle. RFIA 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t>
+              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755228v1</w:t>
+                <w:t xml:space="preserve">hal-01607684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving adaptive sampling problems in graphical models using Markov decision process</w:t>
+                <w:t xml:space="preserve">Echantillonnage spatial basé sur le krigeage pour la reconstruction de carte d’occurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubois Peyrard</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS10 European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">17. Congrès francophone AFRIF-AFIA : Reconnaissance des Formes et Intelligence Artificielle. RFIA 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607684v1</w:t>
+                <w:t xml:space="preserve">hal-02755228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8505,77 +8505,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9038,103 +9038,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Automated Behaviour Recognition and Physiological Data to Characterize Heat Tolerance and Animal Welfare in Growing Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+                <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Guichard</w:t>
+                <w:t xml:space="preserve">Laurent Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9150,237 +9150,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A non-invasive radar system for automated behavioural tracking: application to sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402714v1</w:t>
+                <w:t xml:space="preserve">hal-03438808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-invasive radar system for automated behavioural tracking: application to sheep</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing goats fecal avoidance using image analysis based monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bompard</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03438808v2</w:t>
+                <w:t xml:space="preserve">hal-03402714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9615,177 +9615,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de vie des parasites gastro-intestinaux au pâturage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Denimal</w:t>
+                <w:t xml:space="preserve">Détection et estimation du nombre d'oeufs de parasite Gastro-Intestinaux chez les cabris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecology, environment. 2022</w:t>
+              <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698944v1</w:t>
+                <w:t xml:space="preserve">hal-04698929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et estimation du nombre d'oeufs de parasite Gastro-Intestinaux chez les cabris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Téo Cochou</w:t>
+                <w:t xml:space="preserve">Cycle de vie des parasites gastro-intestinaux au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. 2022</w:t>
+              <w:t xml:space="preserve">Ecology, environment. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698929v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des populations des strongles gastro-intestinaux des petits ruminants en milieu tropical humide. Conséquences sur la gestion des pâturages.</w:t>
               </w:r>
@@ -9936,51 +9936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA700D6"/>
+    <w:nsid w:val="B0849698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-8267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171167961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111431" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9265" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69058-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107831" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.835516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. O'Donnell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Fackler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626872v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Rodgers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Romagosa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.11.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Udell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Fletcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly H. Edwards" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13290" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Hauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. G. Williams" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Cousens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1572-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romagosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Reichert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia R. Sovie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad J. Udell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Hart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena R. Borkhataria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Johnson A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Romagosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roma&#241;ach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Stith" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fletcher" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Holly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fackler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603391v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Roma&#241;ach" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie O'Donnell" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Denimal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698929v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Benmouffok" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7004-8267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171167961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.8324" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05089855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Faillot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troupe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Riaboff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.101045" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051466v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111431" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Antoine Vayssade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69058-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669520v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Girardie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-69358-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.1051284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02555-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107831" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2022.835516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21238140" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2021.09.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624666v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.105150" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. O'Donnell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Fackler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred A. Johnson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.180" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Rodgers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Romagosa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.11.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley J. Udell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Fletcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly H. Edwards" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13290" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620925v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Hauser" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas S. G. Williams" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Cousens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-017-1572-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Stith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Smith" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romagosa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian E. Reichert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia R. Sovie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad J. Udell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Hart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rena R. Borkhataria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Johnson A." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.1979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-015-0337-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M Romagosa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.05.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2013.10.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Quesnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahuna Akplogan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.409-442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3430904361101C944731F5E08EEBFBB820601442/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190467v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Borgy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;los" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qfyd-ef31" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236148v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Magadray" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chesnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Dreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12)" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05236049v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066381v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03725121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Girardie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau Bonneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079459v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023955v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fackler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fletcher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Holly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603391v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Roma&#241;ach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606263v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie O'Donnell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607455v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roma&#241;ach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Stith" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63536-5.00010-7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988416v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-181" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802213v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mauny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Deneuville" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04932824v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438808v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03402714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02808189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698929v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698944v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Denimal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Benmouffok" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>