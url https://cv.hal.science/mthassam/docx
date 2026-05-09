--- v1 (2026-03-26)
+++ v2 (2026-05-09)
@@ -951,373 +951,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Best paper award] GLIP: Electromagnetic Field Exposure Map Completion by Deep Generative Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning-based Successive Interference Cancellation to Improve Uplink in LoRa Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angesom Ataklity Tesfay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davy Gaillot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth IEEE International Mediterranean Conference on Communications and Networking (IEEE MEDITCOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain. pp.179-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916145v1</w:t>
+                <w:t xml:space="preserve">hal-04618668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning-based Successive Interference Cancellation to Improve Uplink in LoRa Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre Simon</w:t>
+                <w:t xml:space="preserve">A Comparative Analysis of Single-Input Single-Output Stationarity Time and Pathloss in Suburban Environments for Vehicle-to-Infrastructure Channel Using Veneris Ray-Tracing and Real Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor El Islam Dahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Egea-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy P Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth IEEE International Mediterranean Conference on Communications and Networking (IEEE MEDITCOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Madrid, Spain. pp.179-183</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Advances in Vehicular Systems, Technologies and Applications VEHICULAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Academy, Research, and Industry Association (IARIA), Mar 2024, Athens (Greece), Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618668v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Analysis of Single-Input Single-Output Stationarity Time and Pathloss in Suburban Environments for Vehicle-to-Infrastructure Channel Using Veneris Ray-Tracing and Real Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Best paper award] GLIP: Electromagnetic Field Exposure Map Completion by Deep Generative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy P Gaillot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Advances in Vehicular Systems, Technologies and Applications VEHICULAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503246v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EME-GAN: A Conditional Generative Adversarial Network based Indoor EMF Exposure Map Reconstruction</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Tesfay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Mallik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F488687"/>
+    <w:nsid w:val="B9C76D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1991,51 +1991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mthassam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1854-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Schampheleer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deruyck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3589492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3648583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3380835" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817428" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618668v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Islam Dahmouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy P Gaillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Tesfay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tesfay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Mazloum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mthassam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1854-9483" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mallik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Schampheleer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deruyck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3589492" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466694v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3648583" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312534v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ell2.70385" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Gaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3380835" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Ataklity Tesfay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Kassi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Egea-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22249643" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05008809v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Gaillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP63536.2025.10999838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deniau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor El Islam Dahmouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy P Gaillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817428" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angesom Tesfay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tesfay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghrid Mazloum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769645" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>