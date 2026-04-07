--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -303,1736 +303,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Oxidation of Phenol/Catechol in the Presence of Catalytic Amounts of [(Cl)2Mn(RCOOET)], RCOOET= Ethyl-5-Methyl-1-(((6-Methyl-3-Nitropyridin-2-yl)Amino)Methyl)-1H-Pyrazole-3-Carboxylate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, crystal structure, and properties of the Li3Ba2Ln3(MoO4)8 (Ln = Er, Tm) molybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Boutaybi</w:t>
+                <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+                <w:t xml:space="preserve">C. Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah y A Alzahrani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12121642⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.106796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924832v1</w:t>
+                <w:t xml:space="preserve">hal-03769084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tavernier</w:t>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lérys Granado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Louis van Renterghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Xavier Métro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, characterization, and properties of BaMoO4 and BaKYb(MoO4)3 flux-grown single-crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerial Oxidation of Phenol/Catechol in the Presence of Catalytic Amounts of [(Cl)2Mn(RCOOET)], RCOOET= Ethyl-5-Methyl-1-(((6-Methyl-3-Nitropyridin-2-yl)Amino)Methyl)-1H-Pyrazole-3-Carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah y A Alzahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Bahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122809⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499867v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, crystal structure, and properties of the Li3Ba2Ln3(MoO4)8 (Ln = Er, Tm) molybdates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Structure, characterization, and properties of BaMoO4 and BaKYb(MoO4)3 flux-grown single-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tillard</w:t>
+                <w:t xml:space="preserve">P. Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 123, pp.106796. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.122809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769084v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new C, C-linked functionalized bipyrazole: synthesis, crystal structure, spectroscopies and DFT studies. Evaluation of the antibacterial activity and catalytic properties.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux growth synthesis, single crystal and electronic structure of the new intermetallic compound Pt2Ga17Ta3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-21-14592⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.110591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510616v1</w:t>
+                <w:t xml:space="preserve">hal-03237616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel macrocyclic organotin (IV) carboxylates based on bipyrazoledicarboxylic acid derivatives: Syntheses, crystal structures and antifungal activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A new C, C-linked functionalized bipyrazole: synthesis, crystal structure, spectroscopies and DFT studies. Evaluation of the antibacterial activity and catalytic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Driss Eddike</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Rokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121913⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-21-14592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288001v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, vibrational and magnetic characteristics of LiYbX2O8 (X = W, Mo) single-crystals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two novel macrocyclic organotin (IV) carboxylates based on bipyrazoledicarboxylic acid derivatives: Syntheses, crystal structures and antifungal activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Et-Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yahyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 948, pp.121913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293677v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Vibrational Study of CsSbGe3O9, a New Germanate in the ASbGe3O9 Family (A = Alkali Metal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure, vibrational and magnetic characteristics of LiYbX2O8 (X = W, Mo) single-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00747⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 884, pp.161074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293686v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substituent Effects in 3,3’ Bipyrazole Derivatives. X-ray Crystal Structures, Molecular Properties and DFT Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Chimica Slovenica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (3), pp.718-727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17344/acsi.2021.6756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixed pyrazole-diamine/Ni(II) complex, Crystal structure, physicochemical, thermal and antibacterial investigation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Vibrational Study of CsSbGe3O9, a New Germanate in the ASbGe3O9 Family (A = Alkali Metal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Haidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130304⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (14), pp.10361 - 10370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180506v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, X-ray structure and in vitro antifungal activity of triphenyltin complexes based on pyrazole dicarboxylic acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Et-Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yahyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1225, pp.129137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, single-crystal structure, and magnetic properties of the double molybdate KYb(MoO4)2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new mixed pyrazole-diamine/Ni(II) complex, Crystal structure, physicochemical, thermal and antibacterial investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Granier</w:t>
+                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saud M Almutairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouslim Messali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.110023. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1236, pp.130304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182581v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux growth synthesis, single crystal and electronic structure of the new intermetallic compound Pt2Ga17Ta3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth, single-crystal structure, and magnetic properties of the double molybdate KYb(MoO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.110591. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.110023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237616v1</w:t>
+                <w:t xml:space="preserve">hal-03182581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystal growth, structure, and optical properties of a new non-centrosymmetric germanate, RbSbGe3O9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 286, pp.121290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2092,64 +2092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,103 +2404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interaction in [C6H10N3]2[CoCl4] complex: Synthesis, XRD/HSA relation, spectral and catecholase catalytic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Warad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouslim Messali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1217, pp.128422. </w:t>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abrigach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (4), pp.1398-1409. </w:t>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Haboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,90 +3044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new copper complex with bipyrazolic ligand: Synthesis, characterization and evaluation of its antibacterial and catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Asehraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,928 +3172,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(p-toly)prop-2-en-1-one, C15H16N2O2</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-3-hydroxy-3-(4-methoxyphenyl)-1-(pyridin-2-yl)prop-2-en-1-one, C15H13NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.209. </w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.235-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491960v1</w:t>
+                <w:t xml:space="preserve">hal-01491964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(4-methoxyphenyl)prop-2-en-1-one, C15H16N2O3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accordion-shaped 10B nanostructures by sonication-assisted direct oxidation pathway for neutron sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima M'Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0190⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6NJ03069F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491913v1</w:t>
+                <w:t xml:space="preserve">hal-01491948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-phenylprop-2-en-1-one, C14H14N2O2</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(p-toly)prop-2-en-1-one, C15H16N2O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0194⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491926v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-(4-ethoxyphenyl)-3-hydroxyprop-2-en-1-one, C16H18N2O3</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(4-methoxyphenyl)prop-2-en-1-one, C15H16N2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.207-208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0196⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491933v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordion-shaped 10B nanostructures by sonication-assisted direct oxidation pathway for neutron sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-phenylprop-2-en-1-one, C14H14N2O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.1765. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6NJ03069F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491948v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-3-hydroxy-3-(4-methoxyphenyl)-1-(pyridin-2-yl)prop-2-en-1-one, C15H13NO3</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-(4-ethoxyphenyl)-3-hydroxyprop-2-en-1-one, C16H18N2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.235-236. </w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.207-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491964v1</w:t>
+                <w:t xml:space="preserve">hal-01491933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Keto-enol Tethered Pyridine and Thiophene: Synthesis, Crystal Structure Determination and its Organic Immobilization on Silica for Efficient Solid-Liquid Extraction of Heavy Metals.</w:t>
+                <w:t xml:space="preserve">X-ray Single Crystal Structure, DFT Calculations and Biological Activity of 2-(3-Methyl-5-(pyridin-2’-yl)-1H-pyrazol-1-yl) Ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Tighadouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+                <w:t xml:space="preserve">Ahmed Attayibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+                <w:t xml:space="preserve">Mohamed El-Massaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+                <w:t xml:space="preserve">Amin Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21 (7), pp.888-900. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21081020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343323v1</w:t>
+                <w:t xml:space="preserve">hal-01362551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the adaptability of 1/1 cubic approximant structure in the Mg­Al­Zn system with the particular example of Mg32Al12Zn2Zn37</w:t>
               </w:r>
@@ -4164,239 +4164,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase width for CaGaSn. Crystal structure of mixed intermetallic Ca4Ga4+xSn4−x and SmGaxSn3−x, stability, geometry and electronic structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">β-Keto-enol Tethered Pyridine and Thiophene: Synthesis, Crystal Structure Determination and its Organic Immobilization on Silica for Efficient Solid-Liquid Extraction of Heavy Metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.018⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.888-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362432v1</w:t>
+                <w:t xml:space="preserve">hal-01343323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Single Crystal Structure, DFT Calculations and Biological Activity of 2-(3-Methyl-5-(pyridin-2’-yl)-1H-pyrazol-1-yl) Ethanol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phase width for CaGaSn. Crystal structure of mixed intermetallic Ca4Ga4+xSn4−x and SmGaxSn3−x, stability, geometry and electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242, pp.63-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21081020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362551v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg2Al3, a complex and disordered intermetallic compound as anode material for metal-air batteries</w:t>
               </w:r>
@@ -5082,64 +5082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartree-Fock and density functional theory studies on tautomerism of 5,5o-diisopropyl-3,3o-bipyrazole in gas phase and solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aabdeslam El Hajbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,272 +5689,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Rietveld structure refinement of americium pyrochlore Am2Zr2O7</w:t>
+                <w:t xml:space="preserve">New Synthesis Method of a Si Nanocomposite Anode for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Belin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raison</w:t>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.11.107⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.1212-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm7029823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193416v1</w:t>
+                <w:t xml:space="preserve">hal-00319821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal and electronic structure of Li13Ag5Si6, a potential anode for Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Rietveld structure refinement of americium pyrochlore Am2Zr2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+                <w:t xml:space="preserve">Philippe Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.5-11. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 448, pp.321-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.11.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319843v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
               </w:r>
@@ -6080,564 +6093,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a Zn-doped derivative of the Li17Ge4 compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Synthesis, crystal and electronic structure of Li13Ag5Si6, a potential anode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 465 (1-2), pp.47-50. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319833v1</w:t>
+                <w:t xml:space="preserve">hal-00319843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis Method of a Si Nanocomposite Anode for Li-Ion Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of a Zn-doped derivative of the Li17Ge4 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (4), pp.1212-1214. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 465 (1-2), pp.47-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm7029823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319821v1</w:t>
+                <w:t xml:space="preserve">hal-00319833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three novel phases in the Sm-Co-Ga system. Syntheses, crystal and electronic structures, and electrical and magnetic properties</w:t>
+                <w:t xml:space="preserve">How to Build Fully π-Conjugated Architectures with Thienylene and Phenylene Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Z. Jia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Zitoun</w:t>
+                <w:t xml:space="preserve">Sandrine Lois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Florès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0700755⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (24), pp.4019-4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200601114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319860v1</w:t>
+                <w:t xml:space="preserve">hal-00178342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Build Fully π-Conjugated Architectures with Thienylene and Phenylene Fragments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three novel phases in the Sm-Co-Ga system. Syntheses, crystal and electronic structures, and electrical and magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (24), pp.4019-4031. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (10), pp.4177-4186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200601114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0700755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178342v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rac-Ethyle 7-(4-chlorophényl)-3a-méthyl-3-(4-nitrophényl)-4a,5-diphényl-3a,4a,8,13-tétrahydro-4H-bis[1,2,4-triazolo][4,3-a:3',4'-d][1,5]benzodiazépine-1-carboxylate.</w:t>
               </w:r>
@@ -6881,1839 +6881,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of 2-(1',5',5-trimethyl-3,3'-bi-1H-pyrazol-1-yl) ethanol.</w:t>
+                <w:t xml:space="preserve">Morphology and electrochemistry of spinel Li-Mn-O optimized by composite technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Attayibat</w:t>
+                <w:t xml:space="preserve">J.D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Radi</w:t>
+                <w:t xml:space="preserve">S. Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramdani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tillard</w:t>
+                <w:t xml:space="preserve">Y. Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 62, pp.o1908. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (12), pp.2088-2093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S160053680601284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383042v1</w:t>
+                <w:t xml:space="preserve">hal-00383107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Ethyl 2-(5,1',5'-trimethyl-3,3'-bi-1H-pyrazol-1-yl)acetate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of 2-(1',5',5-trimethyl-3,3'-bi-1H-pyrazol-1-yl) ethanol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Attayibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.o1092. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 62, pp.o1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S160053680601284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536806005290⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00383040v1</w:t>
+                <w:t xml:space="preserve">hal-00383042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure of Li8Zn2Ge3, a compound displaying an open layered anionic network.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of Ethyl 2-(5,1',5'-trimethyl-3,3'-bi-1H-pyrazol-1-yl)acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Attayibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.o1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536806005290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383104v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and electrochemistry of spinel Li-Mn-O optimized by composite technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure of Li8Zn2Ge3, a compound displaying an open layered anionic network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (12), pp.2088-2093. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.208-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383107v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective addition of 2H-2-oxo-1,4,2-oxazaphosphinanes to aldehydes and imines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of 1,1'-Bis(2-nitrophenyl)-5,5'-dipropyl-3,3'-bipyrazole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Null Volle</w:t>
+                <w:t xml:space="preserve">I. Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo050201r⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.o4243-o4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536805037785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178216v1</w:t>
+                <w:t xml:space="preserve">hal-00383123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of preparing ultrafine copper powder by polyol process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Two cubic polymorphs of AlGeLi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Z. Jia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.07.036⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.i51-i53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270105007171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383112v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A redetermination of [N,N-bis(3,5-dimethyl-1H-pyrazol-1-ylmethyl-kappa N-2)-2-hydroxyethylamine-kappa N]-(3,5-dimethyl-1H-pyrazole-kappa N-2)nitratocopper(II) nitrate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structure of Sm5Ga3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.i71-i72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270105017324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193435v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Bis(1,5-dimethyl-1H-pyrazol-3-yl-methyl)amino]phenol monohydrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase stabilities, electronic and electrochemical properties of compounds in the Li-Al-Si system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S010827010503461X⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7/9, pp.1125-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383126v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis and crystal structure of {[1-(3-chloro-4-fluorobenzoyl)-4-fluoro piperidin-4-yl]methyl}[(5-methylpyridin-2-yl)methyl]amine, fumaric acid salt.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diastereoselective addition of 2H-2-oxo-1,4,2-oxazaphosphinanes to aldehydes and imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Null Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Ribet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+                <w:t xml:space="preserve">Jean-Noël Null Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.L. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (18), pp.7035-7041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo050201r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383121v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 1,1'-Bis(2-nitrophenyl)-5,5'-dipropyl-3,3'-bipyrazole.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bouabdallah</w:t>
+                <w:t xml:space="preserve">Mechanism of preparing ultrafine copper powder by polyol process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramdani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Eddike</w:t>
+                <w:t xml:space="preserve">Y. Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536805037785⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (29-30), pp.3933-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383123v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cubic polymorphs of AlGeLi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">A redetermination of [N,N-bis(3,5-dimethyl-1H-pyrazol-1-ylmethyl-kappa N-2)-2-hydroxyethylamine-kappa N]-(3,5-dimethyl-1H-pyrazole-kappa N-2)nitratocopper(II) nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kodadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Spina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.346-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383130v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Sm5Ga3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+                <w:t xml:space="preserve">4-Bis(1,5-dimethyl-1H-pyrazol-3-yl-methyl)amino]phenol monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kodadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 61, pp.i71-i72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270105017324⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 61, pp.o735-o737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S010827010503461X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383128v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase stabilities, electronic and electrochemical properties of compounds in the Li-Al-Si system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational analysis and crystal structure of {[1-(3-chloro-4-fluorobenzoyl)-4-fluoro piperidin-4-yl]methyl}[(5-methylpyridin-2-yl)methyl]amine, fumaric acid salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7/9, pp.1125-1134. </w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1-3), pp.353-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383114v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di-μ-chloro-bis{ [N,N-bis(3,5-dimethylpyrazol-1-ylmethyl)-1-hydroxyethanamine] copper(II)} dichloride dihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kodadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,77 +8777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal structure and catecholase activity of [N,N-bis(3,5-dimethylpyrazol-1-ylmethyl)-1-hydroxy-4-aminobutane] copper(II) dichloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kodadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Null Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, E60, pp.o99-o101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,64 +9032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lithium-aluminum-silver system. Crystal and electronic structure analysis of new phases Li6.98Al4.15Ag0.87 and LiAlAg2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9121,186 +9121,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Oligomerisation in Zintl Phases : Synthesis, Crystal structure and Bonding Analysis of Mixed Alkali and Alkaline-Earth Metal Phosphides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional and Structural Variations in the Ternary System Li-Al-Si.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Derrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Laurent Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+                <w:t xml:space="preserve">Yongzhong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.200300086⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 218, pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.218.11.740.20305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308400v1</w:t>
+                <w:t xml:space="preserve">hal-01308398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li15Al3Si6 (Li14.6Al3.4Si6), a compound displaying a heterographite-like anionic framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9411,51 +9412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44, pp.3183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9495,1369 +9496,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and Structural Variations in the Ternary System Li-Al-Si.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorus Oligomerisation in Zintl Phases : Synthesis, Crystal structure and Bonding Analysis of Mixed Alkali and Alkaline-Earth Metal Phosphides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongzhong Jia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ducourant</w:t>
+                <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 629 (9), pp.1601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.200300086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/zkri.218.11.740.20305⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308398v1</w:t>
+                <w:t xml:space="preserve">hal-01308400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of the (Al,Si)CuFe cubic approximant phase.</w:t>
+                <w:t xml:space="preserve">Electrochemical reactions of lithium with Li2ZnGe and Li2ZnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+                <w:t xml:space="preserve">R. Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Tirado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (7), pp.1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00817-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767302008127⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308416v1</w:t>
+                <w:t xml:space="preserve">hal-01308420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the intermetallic compound lithium aluminum germanium, Li16Al4Ge7.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Spina</w:t>
+                <w:t xml:space="preserve">Atomic structure of the (Al,Si)CuFe cubic approximant phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/ncrs.2002.217.jg.453⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767302008127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308415v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of M11X10 compounds, M = Sr, Ba and X = Bi, Sb. Electronic requirements and chemical bonding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 164, pp.169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jssc.2001.9470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactions of lithium with Li2ZnGe and Li2ZnSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Alcantara</w:t>
+                <w:t xml:space="preserve">Crystal structure of the intermetallic compound lithium aluminum germanium, Li16Al4Ge7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Tirado</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 217 (4), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ncrs.2002.217.jg.453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00817-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01308420v1</w:t>
+                <w:t xml:space="preserve">hal-01308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of the cubic 1/1 approximant alpha-(Al,Si)CuFe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+                <w:t xml:space="preserve">Crystal structure of strontium tantalum arsenide oxide, Sr3TaAs3O, containing the pseudo tetrahedral anion TaAs3O6-.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.281-284</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 216 (4), pp.499-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363145v1</w:t>
+                <w:t xml:space="preserve">hal-01363158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition Metal-Substituted Lithium Pnictogenide phases. Synthesis and Crystal Structure Determinations in the Li-M-X Systems (M = V, Nb, Ta ; X = P, As).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+                <w:t xml:space="preserve">Absolute configuration of (+)-(S)-2(5-fluoro-2-methoxy- 1,4-benzo-dioxan 2-yl) imidazolinium bromide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 156, pp.37-43</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57, pp.483-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363188v1</w:t>
+                <w:t xml:space="preserve">hal-01363184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute configuration of (+)-(S)-2(5-fluoro-2-methoxy- 1,4-benzo-dioxan 2-yl) imidazolinium bromide.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Ribet</w:t>
+                <w:t xml:space="preserve">Transition Metal-Substituted Lithium Pnictogenide phases. Synthesis and Crystal Structure Determinations in the Li-M-X Systems (M = V, Nb, Ta ; X = P, As).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 57, pp.483-484</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 156, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363184v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of strontium tantalum arsenide oxide, Sr3TaAs3O, containing the pseudo tetrahedral anion TaAs3O6-.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Derrien</w:t>
+                <w:t xml:space="preserve">Atomic structure of the cubic 1/1 approximant alpha-(Al,Si)CuFe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gratias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 216 (4), pp.499-500</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363158v1</w:t>
+                <w:t xml:space="preserve">hal-01363145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icosahedron oligomerization and condensation in intermetallic compounds. Bonding and electronic requirements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure redetermination of the iron-zinc phase FeZn13.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56, pp.267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363215v1</w:t>
+                <w:t xml:space="preserve">hal-01590794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure redetermination of the iron-zinc phase FeZn13.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Icosahedron oligomerization and condensation in intermetallic compounds. Bonding and electronic requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 39 (8), pp.1684-1696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic9910817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590794v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Potassium Barium Bismuth oxide KBa4Bi3O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10908,77 +10908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute configuration of 2-(1,4-benzo-dioxan-2-yl)imidazolinium bromide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba3NbAs3O : Synthesis, Crystal structure, Raman Spectroscopy and Bonding Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,77 +11128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,64 +11253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of compound Ba3TaAs3O displaying the distorted tetrahedral anion TaAs3O6-.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11469,64 +11469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Pentabarium Antimonide β-Ba5Sb4 : A more symmetrical arrangement for the Ba5Sb4 compound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of anionic framework formation. Clustering of p-block elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 178-180, pp.529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11694,51 +11694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11871,51 +11871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new mixed lithium tantalum phosphide Li8-xTaxP4 (x = 0.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,51 +11979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of sodium potassium thallide indide, Na6K26In42-x(InyTl38-y) (x = 1.08; y = 20.12).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical bonding in K14Cd9Tl21, a compound containing both isolated Tl117- clusters and Cd9Tl107-] metallic layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12398,64 +12398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Pb7.12In18.88Se34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12536,51 +12536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na8K23Cd12In48 : A Zintl phase containing icosahedral and triangular indium units and displaying a remarkable condensed fullerane stuffed with a tubular cluster. Synthesis, crystal and electronic structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12657,51 +12657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 52, pp.1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12726,77 +12726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroatomic centering of icosahedral clusters. Crystal and electronic structure of the K6(NaCd)2Tl12Cd compound containing the not-so-naked Tl12Cd12- polyanion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12828,800 +12828,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroatomic polyanions of post-transition elements. Synthesis and structure of a salt containing the novel tetra antimony hexaselenate (2-) anion [Sb4Se6]2-.</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of a salt containing the trans-diphenyldi-*-seleno-diseleno-distannate (2-) anion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 19, pp.133</w:t>
+              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.3113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590810v1</w:t>
+                <w:t xml:space="preserve">hal-01590805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and electronic structure of the ternary phase LiZnGe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+                <w:t xml:space="preserve">Crystal structure of lithium-copper-indium-gallium intermetallic phase Li18Cu5In4Ga31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 19, pp.243</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 210, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590809v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of potassium-cadmium-thallium intermetallic phase K14Cd9Tl21.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteroatomic polyanions of post-transition elements. Synthesis and structure of a salt containing the novel tetra antimony hexaselenate (2-) anion [Sb4Se6]2-.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Thumim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 210, pp.162</w:t>
+              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590811v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of lithium-copper-indium-gallium intermetallic phase Li18Cu5In4Ga31</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Crystal and electronic structure of the ternary phase LiZnGe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 210, pp.80</w:t>
+              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590812v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of a salt containing the trans-diphenyldi-*-seleno-diseleno-distannate (2-) anion.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+                <w:t xml:space="preserve">Crystal structure of potassium-cadmium-thallium intermetallic phase K14Cd9Tl21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, pp.3113</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 210, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590805v1</w:t>
+                <w:t xml:space="preserve">hal-01590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and molecular structure of anhydrous copper (II) perchlorate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
+                <w:t xml:space="preserve">Crystal structure of potassium-indium-germanium alloy K8In6Ge40.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, pp.3119</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 209, pp.541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780475v1</w:t>
+                <w:t xml:space="preserve">hal-01780458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of potassium-indium-germanium alloy K8In6Ge40.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Crystal and molecular structure of anhydrous copper (II) perchlorate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 209, pp.541</w:t>
+              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.3119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780458v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of sodium-copper-cadmium-gallium intermetallic phase Na34Cu7Cd6Ga92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13659,51 +13659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of lithium-cadmium-gallium intermetallic phase Li58Cd16Ga128</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13843,139 +13843,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frameworks of clusters in alkali metal-gallium phases : structure, bonding and properties.</w:t>
+                <w:t xml:space="preserve">Une remise en question dans le système ternaire lithium-zinc-germanium : la phase LiZnGe présentant une surstructure hexagonale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22 (2), pp.59</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 317, pp.769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590821v1</w:t>
+                <w:t xml:space="preserve">hal-01780404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of sodium-gold-gallium intermetallic phase Na128Au81Ga275.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,571 +14033,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new intermetallic phase in the ternary system : lithium-zinc-gallium, a hexagonal-type arrangement of extended icosahedral units.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Frameworks of clusters in alkali metal-gallium phases : structure, bonding and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 28 (12), pp.1285</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (2), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780417v1</w:t>
+                <w:t xml:space="preserve">hal-01590821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of sodium-silver-gallium intermetallic phase Na36Ag7Ga73.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">A new intermetallic phase in the ternary system : lithium-zinc-gallium, a hexagonal-type arrangement of extended icosahedral units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 208, pp.372</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 28 (12), pp.1285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780423v1</w:t>
+                <w:t xml:space="preserve">hal-01780417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une remise en question dans le système ternaire lithium-zinc-germanium : la phase LiZnGe présentant une surstructure hexagonale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of sodium-silver-gallium intermetallic phase Na36Ag7Ga73.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 317, pp.769</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 208, pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780404v1</w:t>
+                <w:t xml:space="preserve">hal-01780423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of icosahedral frameworks of gallium : A new disordered intermetallic phase with sodium and cadmium. Structure and bonding.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Synthesis and crystal structure determination of the ternary intermetallic phase Na17Cu6Ga46.5 (Na102Cu36Ga279)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 27, pp.1277</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 100 (2), pp.220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780414v1</w:t>
+                <w:t xml:space="preserve">hal-01780411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure determination of the ternary intermetallic phase Na17Cu6Ga46.5 (Na102Cu36Ga279)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Modeling of icosahedral frameworks of gallium : A new disordered intermetallic phase with sodium and cadmium. Structure and bonding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 100 (2), pp.220</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 27, pp.1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780411v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the New Ternary Intermetallic Phase Li38(GaxZn1-x)101, x ~ 0.663, Displaying a Hexagonal Crystal Superstructure. Structural Approach in the Subcell Unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 29, pp.347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14609,51 +14609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Etude Structurale de la Nouvelle Phase Ternaire Na17Zn12Ga40.5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14704,51 +14704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure Determination of the New Intermetallic Phase Li13Cu6Ga21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14786,51 +14786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système Rubidium-Gallium : Redétermination du Diagramme des Equilibres de Phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14894,51 +14894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibres de Phases dans les Systèmes Métaux Alcalins-Gallium : Redétermination du Diagramme K-Ga.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14989,51 +14989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lithium Gallium Intermetallic System : Electrochemical and Neutron Powder Diffraction Study of the Lithium Deficient Phase Li2Ga7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15084,51 +15084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Study of the Intermetallic Phase Li2Ga7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,51 +15179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Lithium - Gallium. Redétermination du Diagramme des Equilibres de Phases dans le Domaine Ga-LiGa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15684,51 +15684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra-Red Optical Absorption of Oriented Polyacetylene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Montaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16379,96 +16379,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360238v1</w:t>
+                <w:t xml:space="preserve">hal-00360240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Matériaux Comprenant des Elements du groupe 14</w:t>
               </w:r>
@@ -16493,96 +16493,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360240v1</w:t>
+                <w:t xml:space="preserve">hal-00360238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16832,51 +16832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F041E6DD"/>
+    <w:nsid w:val="7D1FBD17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17063,51 +17063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>