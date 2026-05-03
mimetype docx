--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1294,559 +1294,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent Effects in 3,3’ Bipyrazole Derivatives. X-ray Crystal Structures, Molecular Properties and DFT Analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Vibrational Study of CsSbGe3O9, a New Germanate in the ASbGe3O9 Family (A = Alkali Metal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Haidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chimica Slovenica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17344/acsi.2021.6756⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (14), pp.10361 - 10370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357395v1</w:t>
+                <w:t xml:space="preserve">hal-03293686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Vibrational Study of CsSbGe3O9, a New Germanate in the ASbGe3O9 Family (A = Alkali Metal)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substituent Effects in 3,3’ Bipyrazole Derivatives. X-ray Crystal Structures, Molecular Properties and DFT Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (14), pp.10361 - 10370. </w:t>
+              <w:t xml:space="preserve">Acta Chimica Slovenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.718-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17344/acsi.2021.6756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293686v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure and in vitro antifungal activity of triphenyltin complexes based on pyrazole dicarboxylic acid derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Driss Eddike</w:t>
+                <w:t xml:space="preserve">A new mixed pyrazole-diamine/Ni(II) complex, Crystal structure, physicochemical, thermal and antibacterial investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saud M Almutairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouslim Messali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1225, pp.129137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129137⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 1236, pp.130304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927096v1</w:t>
+                <w:t xml:space="preserve">hal-03180506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixed pyrazole-diamine/Ni(II) complex, Crystal structure, physicochemical, thermal and antibacterial investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure and in vitro antifungal activity of triphenyltin complexes based on pyrazole dicarboxylic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Et-Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yahyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1236, pp.130304. </w:t>
+              <w:t xml:space="preserve">, 2021, 1225, pp.129137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.130304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180506v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth, single-crystal structure, and magnetic properties of the double molybdate KYb(MoO4)2</w:t>
               </w:r>
@@ -2443,64 +2443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Warad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouslim Messali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1217, pp.128422. </w:t>
@@ -4073,252 +4073,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the adaptability of 1/1 cubic approximant structure in the Mg­Al­Zn system with the particular example of Mg32Al12Zn2Zn37</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-Keto-enol Tethered Pyridine and Thiophene: Synthesis, Crystal Structure Determination and its Organic Immobilization on Silica for Efficient Solid-Liquid Extraction of Heavy Metals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Montagné</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Said Tighadouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.201⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (7), pp.888-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21070888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219913v1</w:t>
+                <w:t xml:space="preserve">hal-01343323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Keto-enol Tethered Pyridine and Thiophene: Synthesis, Crystal Structure Determination and its Organic Immobilization on Silica for Efficient Solid-Liquid Extraction of Heavy Metals.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the adaptability of 1/1 cubic approximant structure in the Mg­Al­Zn system with the particular example of Mg32Al12Zn2Zn37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (7), pp.888-900. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules21070888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343323v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase width for CaGaSn. Crystal structure of mixed intermetallic Ca4Ga4+xSn4−x and SmGaxSn3−x, stability, geometry and electronic structure</w:t>
               </w:r>
@@ -4382,51 +4382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg2Al3, a complex and disordered intermetallic compound as anode material for metal-air batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5947,289 +5947,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, crystal and electronic structure of Li13Ag5Si6, a potential anode for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200701638⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.5-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00278067v1</w:t>
+                <w:t xml:space="preserve">hal-00319843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal and electronic structure of Li13Ag5Si6, a potential anode for Li-ion batteries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.5-11. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (14), pp.4201-4213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319843v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a Zn-doped derivative of the Li17Ge4 compound</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Florès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9913,273 +9913,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of M11X10 compounds, M = Sr, Ba and X = Bi, Sb. Electronic requirements and chemical bonding.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Derrien</w:t>
+                <w:t xml:space="preserve">Crystal structure of the intermetallic compound lithium aluminum germanium, Li16Al4Ge7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9470⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 217 (4), pp.453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ncrs.2002.217.jg.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308418v1</w:t>
+                <w:t xml:space="preserve">hal-01308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the intermetallic compound lithium aluminum germanium, Li16Al4Ge7.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Spina</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of M11X10 compounds, M = Sr, Ba and X = Bi, Sb. Electronic requirements and chemical bonding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 164, pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ncrs.2002.217.jg.453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308415v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of strontium tantalum arsenide oxide, Sr3TaAs3O, containing the pseudo tetrahedral anion TaAs3O6-.</w:t>
               </w:r>
@@ -10368,51 +10368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal-Substituted Lithium Pnictogenide phases. Synthesis and Crystal Structure Determinations in the Li-M-X Systems (M = V, Nb, Ta ; X = P, As).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56, pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10813,51 +10813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10934,51 +10934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba3NbAs3O : Synthesis, Crystal structure, Raman Spectroscopy and Bonding Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11266,51 +11266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of compound Ba3TaAs3O displaying the distorted tetrahedral anion TaAs3O6-.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11482,51 +11482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Pentabarium Antimonide β-Ba5Sb4 : A more symmetrical arrangement for the Ba5Sb4 compound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11871,51 +11871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new mixed lithium tantalum phosphide Li8-xTaxP4 (x = 0.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16406,69 +16406,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360240v1</w:t>
+                <w:t xml:space="preserve">hal-00360238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Matériaux Comprenant des Elements du groupe 14</w:t>
               </w:r>
@@ -16520,69 +16520,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360238v1</w:t>
+                <w:t xml:space="preserve">hal-00360240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16832,51 +16832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D1FBD17"/>
+    <w:nsid w:val="1C2D138B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17063,51 +17063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>