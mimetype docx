--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -303,1018 +303,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, crystal structure, and properties of the Li3Ba2Ln3(MoO4)8 (Ln = Er, Tm) molybdates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Granier</w:t>
+                <w:t xml:space="preserve">Romain Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reibel</w:t>
+                <w:t xml:space="preserve">Lérys Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis van Renterghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-Xavier Métro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106796⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (40), pp.5745-5756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769084v1</w:t>
+                <w:t xml:space="preserve">hal-03819630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free synthesis of a formaldehyde-free benzoxazine monomer: study of its curing acceleration effect for commercial benzoxazine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerial Oxidation of Phenol/Catechol in the Presence of Catalytic Amounts of [(Cl)2Mn(RCOOET)], RCOOET= Ethyl-5-Methyl-1-(((6-Methyl-3-Nitropyridin-2-yl)Amino)Methyl)-1H-Pyrazole-3-Carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lérys Granado</w:t>
+                <w:t xml:space="preserve">Mohamed El Boutaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah y A Alzahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Bahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas-Xavier Métro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00462c⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819630v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Oxidation of Phenol/Catechol in the Presence of Catalytic Amounts of [(Cl)2Mn(RCOOET)], RCOOET= Ethyl-5-Methyl-1-(((6-Methyl-3-Nitropyridin-2-yl)Amino)Methyl)-1H-Pyrazole-3-Carboxylate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Boutaybi</w:t>
+                <w:t xml:space="preserve">Structure, characterization, and properties of BaMoO4 and BaKYb(MoO4)3 flux-grown single-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Titi</w:t>
+                <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah y A Alzahrani</w:t>
+                <w:t xml:space="preserve">C. Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Bahari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12121642⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 306, pp.122809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924832v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, characterization, and properties of BaMoO4 and BaKYb(MoO4)3 flux-grown single-crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Growth, crystal structure, and properties of the Li3Ba2Ln3(MoO4)8 (Ln = Er, Tm) molybdates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Reibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Armand</w:t>
+                <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 306, pp.122809. </w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.106796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2021.106796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499867v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux growth synthesis, single crystal and electronic structure of the new intermetallic compound Pt2Ga17Ta3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new C, C-linked functionalized bipyrazole: synthesis, crystal structure, spectroscopies and DFT studies. Evaluation of the antibacterial activity and catalytic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Rokni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110591⟩</w:t>
+              <w:t xml:space="preserve">Heterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), pp.14592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3987/COM-21-14592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237616v1</w:t>
+                <w:t xml:space="preserve">hal-03510616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new C, C-linked functionalized bipyrazole: synthesis, crystal structure, spectroscopies and DFT studies. Evaluation of the antibacterial activity and catalytic properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Two novel macrocyclic organotin (IV) carboxylates based on bipyrazoledicarboxylic acid derivatives: Syntheses, crystal structures and antifungal activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Et-Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yahyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3987/COM-21-14592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 948, pp.121913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510616v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel macrocyclic organotin (IV) carboxylates based on bipyrazoledicarboxylic acid derivatives: Syntheses, crystal structures and antifungal activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure, vibrational and magnetic characteristics of LiYbX2O8 (X = W, Mo) single-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Daenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2021.121913⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 884, pp.161074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288001v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, vibrational and magnetic characteristics of LiYbX2O8 (X = W, Mo) single-crystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Daenens</w:t>
+                <w:t xml:space="preserve">Substituent Effects in 3,3’ Bipyrazole Derivatives. X-ray Crystal Structures, Molecular Properties and DFT Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 884, pp.161074. </w:t>
+              <w:t xml:space="preserve">Acta Chimica Slovenica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (3), pp.718-727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.161074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17344/acsi.2021.6756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293677v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Vibrational Study of CsSbGe3O9, a New Germanate in the ASbGe3O9 Family (A = Alkali Metal)</w:t>
               </w:r>
@@ -1339,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Daenens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,191 +1480,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent Effects in 3,3’ Bipyrazole Derivatives. X-ray Crystal Structures, Molecular Properties and DFT Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure and in vitro antifungal activity of triphenyltin complexes based on pyrazole dicarboxylic acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Et-Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yahyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Chimica Slovenica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (3), pp.718-727. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1225, pp.129137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17344/acsi.2021.6756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357395v1</w:t>
+                <w:t xml:space="preserve">hal-02927096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixed pyrazole-diamine/Ni(II) complex, Crystal structure, physicochemical, thermal and antibacterial investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saud M Almutairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,347 +1748,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization, X-ray structure and in vitro antifungal activity of triphenyltin complexes based on pyrazole dicarboxylic acid derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, single-crystal structure, and magnetic properties of the double molybdate KYb(MoO4)2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Reibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1225, pp.129137. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.110023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2020.129137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927096v1</w:t>
+                <w:t xml:space="preserve">hal-03182581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, single-crystal structure, and magnetic properties of the double molybdate KYb(MoO4)2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux growth synthesis, single crystal and electronic structure of the new intermetallic compound Pt2Ga17Ta3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.110023. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.110591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2021.110023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2021.110591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182581v1</w:t>
+                <w:t xml:space="preserve">hal-03237616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-crystal growth, structure, and optical properties of a new non-centrosymmetric germanate, RbSbGe3O9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 286, pp.121290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2092,64 +2092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,51 +2404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermolecular interaction in [C6H10N3]2[CoCl4] complex: Synthesis, XRD/HSA relation, spectral and catecholase catalytic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Titi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Warad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Abrigach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (4), pp.1398-1409. </w:t>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Benabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Haboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3044,90 +3044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new copper complex with bipyrazolic ligand: Synthesis, characterization and evaluation of its antibacterial and catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Asehraou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,1261 +3172,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-3-hydroxy-3-(4-methoxyphenyl)-1-(pyridin-2-yl)prop-2-en-1-one, C15H13NO3</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(p-toly)prop-2-en-1-one, C15H16N2O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.235-236. </w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491964v1</w:t>
+                <w:t xml:space="preserve">hal-01491960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accordion-shaped 10B nanostructures by sonication-assisted direct oxidation pathway for neutron sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(4-methoxyphenyl)prop-2-en-1-one, C15H16N2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clarence Charnay</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NJ03069F⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491948v1</w:t>
+                <w:t xml:space="preserve">hal-01491913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(p-toly)prop-2-en-1-one, C15H16N2O2</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-phenylprop-2-en-1-one, C14H14N2O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0199⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491960v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-(4-methoxyphenyl)prop-2-en-1-one, C15H16N2O3</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-(4-ethoxyphenyl)-3-hydroxyprop-2-en-1-one, C16H18N2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0190⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.207-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491913v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-hydroxy-3-phenylprop-2-en-1-one, C14H14N2O2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accordion-shaped 10B nanostructures by sonication-assisted direct oxidation pathway for neutron sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima M'Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rottner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarence Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.201. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.1765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6NJ03069F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491926v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of (Z)-1-(1,5-dimethyl-1H-pyrazol-3-yl)-3-(4-ethoxyphenyl)-3-hydroxyprop-2-en-1-one, C16H18N2O3</w:t>
+                <w:t xml:space="preserve">Crystal structure of (Z)-3-hydroxy-3-(4-methoxyphenyl)-1-(pyridin-2-yl)prop-2-en-1-one, C15H13NO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia N. Mabkhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 232 (2), pp.207-208. </w:t>
+              <w:t xml:space="preserve">, 2017, 232 (2), pp.235-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ncrs-2016-0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491933v1</w:t>
+                <w:t xml:space="preserve">hal-01491964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Single Crystal Structure, DFT Calculations and Biological Activity of 2-(3-Methyl-5-(pyridin-2’-yl)-1H-pyrazol-1-yl) Ethanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the adaptability of 1/1 cubic approximant structure in the Mg­Al­Zn system with the particular example of Mg32Al12Zn2Zn37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Attayibat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Montagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21081020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 656, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362551v1</w:t>
+                <w:t xml:space="preserve">hal-01219913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Keto-enol Tethered Pyridine and Thiophene: Synthesis, Crystal Structure Determination and its Organic Immobilization on Silica for Efficient Solid-Liquid Extraction of Heavy Metals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Dacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (7), pp.888-900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules21070888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the adaptability of 1/1 cubic approximant structure in the Mg­Al­Zn system with the particular example of Mg32Al12Zn2Zn37</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phase width for CaGaSn. Crystal structure of mixed intermetallic Ca4Ga4+xSn4−x and SmGaxSn3−x, stability, geometry and electronic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.09.201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 242, pp.63-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219913v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase width for CaGaSn. Crystal structure of mixed intermetallic Ca4Ga4+xSn4−x and SmGaxSn3−x, stability, geometry and electronic structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X-ray Single Crystal Structure, DFT Calculations and Biological Activity of 2-(3-Methyl-5-(pyridin-2’-yl)-1H-pyrazol-1-yl) Ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Attayibat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Massaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 242, pp.63-70. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2016.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules21081020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362432v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg2Al3, a complex and disordered intermetallic compound as anode material for metal-air batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Montagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5082,64 +5082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartree-Fock and density functional theory studies on tautomerism of 5,5o-diisopropyl-3,3o-bipyrazole in gas phase and solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aabdeslam El Hajbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,663 +5689,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis Method of a Si Nanocomposite Anode for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Synthesis and Rietveld structure refinement of americium pyrochlore Am2Zr2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe J. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm7029823⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 448, pp.321-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.11.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319821v1</w:t>
+                <w:t xml:space="preserve">hal-00193416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Rietveld structure refinement of americium pyrochlore Am2Zr2O7</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Raison</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Robitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.11.107⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (14), pp.4201-4213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193416v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal and electronic structure of Li13Ag5Si6, a potential anode for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2007.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive Nanorods and Nanorings Designed by Supramolecular Association of π-Conjugated Oligomers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of a Zn-doped derivative of the Li17Ge4 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Robitzer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (14), pp.4201-4213. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 465 (1-2), pp.47-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.200701638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00278067v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a Zn-doped derivative of the Li17Ge4 compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">New Synthesis Method of a Si Nanocomposite Anode for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 465 (1-2), pp.47-50. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.1212-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm7029823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319833v1</w:t>
+                <w:t xml:space="preserve">hal-00319821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build Fully π-Conjugated Architectures with Thienylene and Phenylene Fragments</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Florès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6503,64 +6503,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Z. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6881,1839 +6881,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and electrochemistry of spinel Li-Mn-O optimized by composite technology</w:t>
+                <w:t xml:space="preserve">Crystal Structure of 2-(1',5',5-trimethyl-3,3'-bi-1H-pyrazol-1-yl) ethanol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+                <w:t xml:space="preserve">A. Attayibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jin</w:t>
+                <w:t xml:space="preserve">S. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 31 (12), pp.2088-2093. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.o1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160053680601284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383107v1</w:t>
+                <w:t xml:space="preserve">hal-00383042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of 2-(1',5',5-trimethyl-3,3'-bi-1H-pyrazol-1-yl) ethanol.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of Ethyl 2-(5,1',5'-trimethyl-3,3'-bi-1H-pyrazol-1-yl)acetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Attayibat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 62, pp.o1908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S160053680601284⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 62, pp.o1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536806005290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383042v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Ethyl 2-(5,1',5'-trimethyl-3,3'-bi-1H-pyrazol-1-yl)acetate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure of Li8Zn2Ge3, a compound displaying an open layered anionic network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536806005290⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383040v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal and Electronic Structure of Li8Zn2Ge3, a compound displaying an open layered anionic network.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphology and electrochemistry of spinel Li-Mn-O optimized by composite technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.208-215. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (12), pp.2088-2093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2005.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383104v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of 1,1'-Bis(2-nitrophenyl)-5,5'-dipropyl-3,3'-bipyrazole.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diastereoselective addition of 2H-2-oxo-1,4,2-oxazaphosphinanes to aldehydes and imines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zidane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Eddike</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Null Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Null Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536805037785⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (18), pp.7035-7041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo050201r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383123v1</w:t>
+                <w:t xml:space="preserve">hal-00178216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cubic polymorphs of AlGeLi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of preparing ultrafine copper powder by polyol process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.Z. Jia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270105007171⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (29-30), pp.3933-3936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383130v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Sm5Ga3</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A redetermination of [N,N-bis(3,5-dimethyl-1H-pyrazol-1-ylmethyl-kappa N-2)-2-hydroxyethylamine-kappa N]-(3,5-dimethyl-1H-pyrazole-kappa N-2)nitratocopper(II) nitrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kodadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.346-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00383128v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase stabilities, electronic and electrochemical properties of compounds in the Li-Al-Si system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4-Bis(1,5-dimethyl-1H-pyrazol-3-yl-methyl)amino]phenol monohydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kodadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.04.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.o735-o737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S010827010503461X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383114v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective addition of 2H-2-oxo-1,4,2-oxazaphosphinanes to aldehydes and imines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformational analysis and crystal structure of {[1-(3-chloro-4-fluorobenzoyl)-4-fluoro piperidin-4-yl]methyl}[(5-methylpyridin-2-yl)methyl]amine, fumaric acid salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Null Volle</w:t>
+                <w:t xml:space="preserve">J.P. Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo050201r⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1-3), pp.353-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178216v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of preparing ultrafine copper powder by polyol process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sun</w:t>
+                <w:t xml:space="preserve">Crystal structure of 1,1'-Bis(2-nitrophenyl)-5,5'-dipropyl-3,3'-bipyrazole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+                <w:t xml:space="preserve">A. Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.o4243-o4245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536805037785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.07.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00383112v1</w:t>
+                <w:t xml:space="preserve">hal-00383123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A redetermination of [N,N-bis(3,5-dimethyl-1H-pyrazol-1-ylmethyl-kappa N-2)-2-hydroxyethylamine-kappa N]-(3,5-dimethyl-1H-pyrazole-kappa N-2)nitratocopper(II) nitrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal Structure of Sm5Ga3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fouad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G.H. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.i71-i72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270105017324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193435v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Bis(1,5-dimethyl-1H-pyrazol-3-yl-methyl)amino]phenol monohydrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase stabilities, electronic and electrochemical properties of compounds in the Li-Al-Si system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S010827010503461X⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7/9, pp.1125-1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00383126v1</w:t>
+                <w:t xml:space="preserve">hal-00383114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis and crystal structure of {[1-(3-chloro-4-fluorobenzoyl)-4-fluoro piperidin-4-yl]methyl}[(5-methylpyridin-2-yl)methyl]amine, fumaric acid salt.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Pena</w:t>
+                <w:t xml:space="preserve">Two cubic polymorphs of AlGeLi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Z. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A : Molecular Spectroscopy [1967-1993]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (1-3), pp.353-363. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.i51-i53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2005.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0108270105007171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383121v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di-μ-chloro-bis{ [N,N-bis(3,5-dimethylpyrazol-1-ylmethyl)-1-hydroxyethanamine] copper(II)} dichloride dihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kodadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,77 +8777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal structure and catecholase activity of [N,N-bis(3,5-dimethylpyrazol-1-ylmethyl)-1-hydroxy-4-aminobutane] copper(II) dichloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kodadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Alain Bekro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Null Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, E60, pp.o99-o101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9032,64 +9032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the lithium-aluminum-silver system. Crystal and electronic structure analysis of new phases Li6.98Al4.15Ag0.87 and LiAlAg2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9121,1544 +9121,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional and Structural Variations in the Ternary System Li-Al-Si.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Li15Al3Si6 (Li14.6Al3.4Si6), a compound displaying a heterographite-like anionic framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1524/zkri.218.11.740.20305⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59, pp.i9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270102022680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308398v1</w:t>
+                <w:t xml:space="preserve">hal-01308408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li15Al3Si6 (Li14.6Al3.4Si6), a compound displaying a heterographite-like anionic framework.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Spina</w:t>
+                <w:t xml:space="preserve">First syntheses of 2-hydrogeno-2-oxo-1,4,2-oxazaphosphinanes via intramolecular esterification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Cristau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 44, pp.3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(03)00446-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108270102022680⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308408v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First syntheses of 2-hydrogeno-2-oxo-1,4,2-oxazaphosphinanes via intramolecular esterification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Cristau</w:t>
+                <w:t xml:space="preserve">Phosphorus Oligomerisation in Zintl Phases : Synthesis, Crystal structure and Bonding Analysis of Mixed Alkali and Alkaline-Earth Metal Phosphides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montbrun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pirat</w:t>
+                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 44, pp.3183. </w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 629 (9), pp.1601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(03)00446-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zaac.200300086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308404v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus Oligomerisation in Zintl Phases : Synthesis, Crystal structure and Bonding Analysis of Mixed Alkali and Alkaline-Earth Metal Phosphides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional and Structural Variations in the Ternary System Li-Al-Si.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Derrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Laurent Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+                <w:t xml:space="preserve">Yongzhong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ducourant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.200300086⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 218, pp.740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zkri.218.11.740.20305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308400v1</w:t>
+                <w:t xml:space="preserve">hal-01308398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactions of lithium with Li2ZnGe and Li2ZnSi</w:t>
+                <w:t xml:space="preserve">Atomic structure of the (Al,Si)CuFe cubic approximant phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alcantara</w:t>
+                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00817-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58, pp.391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767302008127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308420v1</w:t>
+                <w:t xml:space="preserve">hal-01308416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of the (Al,Si)CuFe cubic approximant phase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of M11X10 compounds, M = Sr, Ba and X = Bi, Sb. Electronic requirements and chemical bonding.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 164, pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0108767302008127⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308416v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the intermetallic compound lithium aluminum germanium, Li16Al4Ge7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 217 (4), pp.453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/ncrs.2002.217.jg.453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of M11X10 compounds, M = Sr, Ba and X = Bi, Sb. Electronic requirements and chemical bonding.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical reactions of lithium with Li2ZnGe and Li2ZnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Derrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Manteghetti</w:t>
+                <w:t xml:space="preserve">Laurent Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Monconduit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
+                <w:t xml:space="preserve">J.L. Tirado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 164, pp.169. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (7), pp.1115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jssc.2001.9470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0013-4686(01)00817-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308418v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of strontium tantalum arsenide oxide, Sr3TaAs3O, containing the pseudo tetrahedral anion TaAs3O6-.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Transition Metal-Substituted Lithium Pnictogenide phases. Synthesis and Crystal Structure Determinations in the Li-M-X Systems (M = V, Nb, Ta ; X = P, As).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 216 (4), pp.499-500</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 156, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363158v1</w:t>
+                <w:t xml:space="preserve">hal-01363188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute configuration of (+)-(S)-2(5-fluoro-2-methoxy- 1,4-benzo-dioxan 2-yl) imidazolinium bromide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic structure of the cubic 1/1 approximant alpha-(Al,Si)CuFe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quiquandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gratias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 57, pp.483-484</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.281-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363184v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition Metal-Substituted Lithium Pnictogenide phases. Synthesis and Crystal Structure Determinations in the Li-M-X Systems (M = V, Nb, Ta ; X = P, As).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Belin</w:t>
+                <w:t xml:space="preserve">Absolute configuration of (+)-(S)-2(5-fluoro-2-methoxy- 1,4-benzo-dioxan 2-yl) imidazolinium bromide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 156, pp.37-43</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57, pp.483-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363188v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of the cubic 1/1 approximant alpha-(Al,Si)CuFe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Puyraimond</w:t>
+                <w:t xml:space="preserve">Crystal structure of strontium tantalum arsenide oxide, Sr3TaAs3O, containing the pseudo tetrahedral anion TaAs3O6-.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 250 (1-4), pp.281-284</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 216 (4), pp.499-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363145v1</w:t>
+                <w:t xml:space="preserve">hal-01363158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure redetermination of the iron-zinc phase FeZn13.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 56, pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10696,51 +10696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icosahedron oligomerization and condensation in intermetallic compounds. Bonding and electronic requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10787,77 +10787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Potassium Barium Bismuth oxide KBa4Bi3O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10908,77 +10908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute configuration of 2-(1,4-benzo-dioxan-2-yl)imidazolinium bromide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ba3NbAs3O : Synthesis, Crystal structure, Raman Spectroscopy and Bonding Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,77 +11128,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11253,64 +11253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of compound Ba3TaAs3O displaying the distorted tetrahedral anion TaAs3O6-.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Traber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11469,64 +11469,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Pentabarium Antimonide β-Ba5Sb4 : A more symmetrical arrangement for the Ba5Sb4 compound.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11590,51 +11590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of anionic framework formation. Clustering of p-block elements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 178-180, pp.529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11694,51 +11694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11871,51 +11871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new mixed lithium tantalum phosphide Li8-xTaxP4 (x = 0.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11979,51 +11979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of sodium potassium thallide indide, Na6K26In42-x(InyTl38-y) (x = 1.08; y = 20.12).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12195,51 +12195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12277,51 +12277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and chemical bonding in K14Cd9Tl21, a compound containing both isolated Tl117- clusters and Cd9Tl107-] metallic layers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12398,64 +12398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of Pb7.12In18.88Se34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Eddike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12536,51 +12536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na8K23Cd12In48 : A Zintl phase containing icosahedral and triangular indium units and displaying a remarkable condensed fullerane stuffed with a tubular cluster. Synthesis, crystal and electronic structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12657,51 +12657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 52, pp.1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12726,77 +12726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroatomic centering of icosahedral clusters. Crystal and electronic structure of the K6(NaCd)2Tl12Cd compound containing the not-so-naked Tl12Cd12- polyanion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Manteghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12828,584 +12828,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and crystal structure of a salt containing the trans-diphenyldi-*-seleno-diseleno-distannate (2-) anion.</w:t>
+                <w:t xml:space="preserve">Heteroatomic polyanions of post-transition elements. Synthesis and structure of a salt containing the novel tetra antimony hexaselenate (2-) anion [Sb4Se6]2-.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Thumim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, pp.3113</w:t>
+              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590805v1</w:t>
+                <w:t xml:space="preserve">hal-01590810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of lithium-copper-indium-gallium intermetallic phase Li18Cu5In4Ga31</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard</w:t>
+                <w:t xml:space="preserve">Crystal and electronic structure of the ternary phase LiZnGe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 210, pp.80</w:t>
+              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590812v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroatomic polyanions of post-transition elements. Synthesis and structure of a salt containing the novel tetra antimony hexaselenate (2-) anion [Sb4Se6]2-.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of potassium-cadmium-thallium intermetallic phase K14Cd9Tl21.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 19, pp.133</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 210, pp.162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590810v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and electronic structure of the ternary phase LiZnGe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+                <w:t xml:space="preserve">Crystal structure of lithium-copper-indium-gallium intermetallic phase Li18Cu5In4Ga31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveau Journal de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 19, pp.243</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 210, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590809v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of potassium-cadmium-thallium intermetallic phase K14Cd9Tl21.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
+                <w:t xml:space="preserve">Synthesis and crystal structure of a salt containing the trans-diphenyldi-*-seleno-diseleno-distannate (2-) anion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 210, pp.162</w:t>
+              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.3113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590811v1</w:t>
+                <w:t xml:space="preserve">hal-01590805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of potassium-indium-germanium alloy K8In6Ge40.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Sportouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13495,51 +13495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, pp.3119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13577,51 +13577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of sodium-copper-cadmium-gallium intermetallic phase Na34Cu7Cd6Ga92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13659,51 +13659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of lithium-cadmium-gallium intermetallic phase Li58Cd16Ga128</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13843,532 +13843,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une remise en question dans le système ternaire lithium-zinc-germanium : la phase LiZnGe présentant une surstructure hexagonale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of sodium-gold-gallium intermetallic phase Na128Au81Ga275.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 317, pp.769</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 206, pp.310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780404v1</w:t>
+                <w:t xml:space="preserve">hal-01780421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of sodium-gold-gallium intermetallic phase Na128Au81Ga275.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Frameworks of clusters in alkali metal-gallium phases : structure, bonding and properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 206, pp.310</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (2), pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780421v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frameworks of clusters in alkali metal-gallium phases : structure, bonding and properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new intermetallic phase in the ternary system : lithium-zinc-gallium, a hexagonal-type arrangement of extended icosahedral units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 22 (2), pp.59</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 28 (12), pp.1285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590821v1</w:t>
+                <w:t xml:space="preserve">hal-01780417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new intermetallic phase in the ternary system : lithium-zinc-gallium, a hexagonal-type arrangement of extended icosahedral units.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of sodium-silver-gallium intermetallic phase Na36Ag7Ga73.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 28 (12), pp.1285</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 208, pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780417v1</w:t>
+                <w:t xml:space="preserve">hal-01780423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of sodium-silver-gallium intermetallic phase Na36Ag7Ga73.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Une remise en question dans le système ternaire lithium-zinc-germanium : la phase LiZnGe présentant une surstructure hexagonale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sportouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kristallographie - New Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 208, pp.372</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 317, pp.769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780423v1</w:t>
+                <w:t xml:space="preserve">hal-01780404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure determination of the ternary intermetallic phase Na17Cu6Ga46.5 (Na102Cu36Ga279)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14419,51 +14419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of icosahedral frameworks of gallium : A new disordered intermetallic phase with sodium and cadmium. Structure and bonding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14501,64 +14501,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of the New Ternary Intermetallic Phase Li38(GaxZn1-x)101, x ~ 0.663, Displaying a Hexagonal Crystal Superstructure. Structural Approach in the Subcell Unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14609,64 +14609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et Etude Structurale de la Nouvelle Phase Ternaire Na17Zn12Ga40.5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14704,51 +14704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Structure Determination of the New Intermetallic Phase Li13Cu6Ga21.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14786,64 +14786,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Système Rubidium-Gallium : Redétermination du Diagramme des Equilibres de Phases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14894,64 +14894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibres de Phases dans les Systèmes Métaux Alcalins-Gallium : Redétermination du Diagramme K-Ga.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Chouaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14989,51 +14989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lithium Gallium Intermetallic System : Electrochemical and Neutron Powder Diffraction Study of the Lithium Deficient Phase Li2Ga7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15084,51 +15084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Study of the Intermetallic Phase Li2Ga7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15179,51 +15179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Lithium - Gallium. Redétermination du Diagramme des Equilibres de Phases dans le Domaine Ga-LiGa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15684,51 +15684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infra-Red Optical Absorption of Oriented Polyacetylene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Montaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16379,96 +16379,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360238v1</w:t>
+                <w:t xml:space="preserve">hal-00360240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Matériaux Comprenant des Elements du groupe 14</w:t>
               </w:r>
@@ -16493,96 +16493,96 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacroix-Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR08/03601. 2008</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: WO2008/122711. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360240v1</w:t>
+                <w:t xml:space="preserve">hal-00360238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16832,51 +16832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C2D138B"/>
+    <w:nsid w:val="F6806D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17063,51 +17063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mtillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0609-7224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083556001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Armand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819630v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;rys Granado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van Renterghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Xavier M&#233;tro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00462c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Boutaybi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Titi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah y A Alzahrani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Bahari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12121642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daenens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122809" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2021.106796" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bouabdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Rokni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3987/COM-21-14592" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03288001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Et-Touhami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yahyi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Eddike" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2021.121913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Reibel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daenens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161074" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357395v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17344/acsi.2021.6756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Haidoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00747" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927096v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.129137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud M Almutairi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouslim Messali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.130304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03182581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2021.110023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237616v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2021.110591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02995228v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haidoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121290" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hermet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haines" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jund" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.153611" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293692v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hermet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haidoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Granier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2020.121925" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2019.1707895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887895v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2020.128422" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Abrigach" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.8b00828" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tighadouini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anannaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01918E" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934919v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-018-0492-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897388v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8100835" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763725v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abouloifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Asehraou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia N. Mabkhot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0190" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0194" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0196" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima M'Rabet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rottner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Charnay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NJ03069F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ncrs-2016-0219" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagn&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.09.201" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dacquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21070888" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.07.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362551v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attayibat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Massaoudi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21081020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-014-2655-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Annou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pelosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gershinsky" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40243-014-0032-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ayral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Theron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502112f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Subianto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Savych" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp404570d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860971v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zitoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1872-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23434BABA840CEF7A161D099F36FBC69DD09D9F8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906158v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouabdallah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aabdeslam El Hajbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Malek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.10.046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78VH2GQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746051v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2012.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102212n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559426v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.11.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMT94FG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448602v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901059q" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zitoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic801379c" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Belin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Valenza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.11.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL0X1J1F-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278067v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flores" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tondelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701638" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8F29757-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319843v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacroix-Orio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2007.08.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9LD83RH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319833v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.140" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SL31LVTV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319821v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7029823" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F8TKNKNP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178342v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Flor&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200601114" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJ6RZH01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Z. Jia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0700755" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L4KP848H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudina" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baouid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aatif" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eddike" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807008628" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359808v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807030103" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383042v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attayibat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Radi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160053680601284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536806005290" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S968BS8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383107v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Han" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jing" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2005.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9WB49JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pirat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mombrun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Null Virieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Null Volle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo050201r" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4B2VKQ32-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383112v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.07.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V0GCL03-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kodadi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fouad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383126v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S010827010503461X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SW3K0QW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ribet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pena" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maurel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2005.01.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8JR0J4F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383123v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zidane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536805037785" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Feng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105017324" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFVXKF56-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Spina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.04.010" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28X6C29J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383130v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270105007171" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-40F4SRSL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559553v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804005434" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559548v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178098v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciptadi Ciptadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Cristau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Alain Bekro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536803027351" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359829v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270102022680" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S04LKZJS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308404v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montbrun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(03)00446-5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K1VL5X1D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308400v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Derrien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200300086" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3V1315HM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308398v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhong Jia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducourant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zkri.218.11.740.20305" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308416v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Puyraimond" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quiquandon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gratias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767302008127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQ0NWNJB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jssc.2001.9470" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDR2LB8Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308415v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ncrs.2002.217.jg.453" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tirado" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(01)00817-9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F3FQTSW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363188v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363145v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363184v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363158v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590794v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363215v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic9910817" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brunel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468350v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Favier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Traber" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468347v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468356v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-8545(98)00168-4" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468376v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vincent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468370v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468359v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468380v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468385v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468383v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468428v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Chahine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rousseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brun" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Liautard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tedenac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468433v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590810v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sportouch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Thumim" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Rovira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590811v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590812v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590805v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780458v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780475v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bargues" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780452v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590813v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780421v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine Chouaibi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590821v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780423v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780404v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780411v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lapasset" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780414v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780400v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780391v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780396v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780383v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780375v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Herzog-Cance" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Charbonnel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780346v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780352v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780343v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780339v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galtier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Montaner" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ribet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590817v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590815v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Potier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590799v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roziere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106327v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelosi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360240v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360238v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362951v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01362830v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monique Charbonnel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>