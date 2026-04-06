--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -325,620 +325,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral particle prediction in wastewater treatment plants using nonlinear lifelong learning models</w:t>
+                <w:t xml:space="preserve">Adaptive long-range modeling of EEG and ECG with Mamba and dynamic graph learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxu Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+                <w:t xml:space="preserve">Jiahao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Khalil Monjed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Clean Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41545-025-00461-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22684-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131594v1</w:t>
+                <w:t xml:space="preserve">hal-05447436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning based KKL chain observer for discrete-time nonlinear systems with time-varying output delay</w:t>
+                <w:t xml:space="preserve">You Can Monitor Your Hydration Level Using Your Smartphone Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Marani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Rose Alaslani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Levina Perzhilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111955⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3584508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131640v1</w:t>
+                <w:t xml:space="preserve">hal-05447490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive long-range modeling of EEG and ECG with Mamba and dynamic graph learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22684-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05447436v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Can Monitor Your Hydration Level Using Your Smartphone Camera</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viral particle prediction in wastewater treatment plants using nonlinear lifelong learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jianxu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhen Myshkevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Khalil Monjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3584508⟩</w:t>
+              <w:t xml:space="preserve">npj Clean Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41545-025-00461-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447490v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-learning based KKL chain observer for discrete-time nonlinear systems with time-varying output delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05447543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Monitoring of Dehydration of Fasting and Sportspeople Subjects via Skin Capacitance</w:t>
               </w:r>
@@ -950,77 +950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Siyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Adnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (7), pp.11428-11440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,235 +1182,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescribed-Time Observer Design for Nonlinear Triangular Systems With Delayed Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+                <w:t xml:space="preserve">Feeding control and water quality monitoring on bioenergetic fish growth modeling: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3409839⟩</w:t>
+              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.102511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138300v1</w:t>
+                <w:t xml:space="preserve">hal-05131647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding control and water quality monitoring on bioenergetic fish growth modeling: Opportunities and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Prescribed-Time Observer Design for Nonlinear Triangular Systems With Delayed Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.102511. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.8080-8087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3409839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131647v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemicals and physical stressors on horizontal gene transfer via natural transformation</w:t>
               </w:r>
@@ -1524,382 +1524,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Modeling of Arterial Compliance in Vascular Aging: A Computational Biomechanical Approach for Investigating Cardiovascular Dynamics</w:t>
+                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+                <w:t xml:space="preserve">Hassiba Nechaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Djeghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OJEMB.2023.3343083⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (3), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413949v1</w:t>
+                <w:t xml:space="preserve">hal-03874158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning-based image processing approach for pulse wave velocity estimation using spectrogram from peripheral pulse wave signals: An in silico study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Fractional-Order Modeling of Arterial Compliance in Vascular Aging: A Computational Biomechanical Approach for Investigating Cardiovascular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1100570⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJEMB.2023.3343083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232804v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
+                <w:t xml:space="preserve">A learning-based image processing approach for pulse wave velocity estimation using spectrogram from peripheral pulse wave signals: An in silico study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (3), pp.433-446. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1100570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874158v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Admissibility and Stability of Multiagent Nonlinear Interconnected Positive Systems With Heterogeneous Delays</w:t>
               </w:r>
@@ -2264,603 +2264,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton-based single-point pulse wave velocity model: A quantum mechanical approach</w:t>
+                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Piliouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103188⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.2074-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969704v1</w:t>
+                <w:t xml:space="preserve">hal-03969319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On high-gain observer design for nonlinear systems with delayed output measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Zemouche</w:t>
+                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110281⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.1994-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642171v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Parameter Sensitivity and Experimental Validation for Fractional-Order Dynamical Modeling of Neurovascular Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Defoort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Fahd Alhazmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJEMB.2022.3167281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969319v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Soliton-based single-point pulse wave velocity model: A quantum mechanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95 (8), pp.1994-2004. </w:t>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.103188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969245v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Sensitivity and Experimental Validation for Fractional-Order Dynamical Modeling of Neurovascular Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+                <w:t xml:space="preserve">On high-gain observer design for nonlinear systems with delayed output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahd Alhazmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.69-77. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.110281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJEMB.2022.3167281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969570v1</w:t>
+                <w:t xml:space="preserve">hal-03642171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a detection approach of surge precursors using a semi-classical signal analysis method</w:t>
               </w:r>
@@ -2970,291 +2970,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Tracking and Observer Design for Space Fractional Partial Differential Equation Modeling Gas Pressures in Fractured Media</w:t>
+                <w:t xml:space="preserve">Sliding window neural network based sensing of bacteria in wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
+                <w:t xml:space="preserve">Mohammed Alharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1424810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969708v1</w:t>
+                <w:t xml:space="preserve">hal-03969580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding window neural network based sensing of bacteria in wastewater treatment plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference Tracking and Observer Design for Space Fractional Partial Differential Equation Modeling Gas Pressures in Fractured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
+                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110, pp.35-44. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.1613-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1424810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969580v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LMI-based discrete time nonlinear observer for light-emitting diode optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference tracking problem for boundary controlled time fractional advection dispersion equation in the presence of disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish growth trajectory tracking using Q-learning in precision aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Majoris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,64 +3526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Hypertension Blood Flow Model Using Fractional Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,51 +3747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time estimation algorithms for LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,77 +3868,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale state feedback h -stabilisation of linear systems under Lipschitz-type disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4083,359 +4083,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geometric approach to nonlinear fault detection and isolation in a hybrid three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Samir Khelouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1069-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2019.1588409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644208v1</w:t>
+                <w:t xml:space="preserve">hal-03676735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric approach to nonlinear fault detection and isolation in a hybrid three-cell converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Khelouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atallah Benalia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2019.1588409⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676735v1</w:t>
+                <w:t xml:space="preserve">hal-03644208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razumikhin-type Theorems on Practical Stability of Dynamic Equations on Time Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ adaptive observer for nonlinear fractional-order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4884,51 +4884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijo Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 384, 384, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry van de Louw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,260 +5654,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-Based Nonlinear Observer Design for Autonomous Systems Using Contraction Analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Position and Speed Estimation Using Deep Learning-Based KKL Observer in Mixed Autonomy Traffic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filho Israel</w:t>
+                <w:t xml:space="preserve">Zhe Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alnafouri Tareq</w:t>
+                <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 23rd European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136954v1</w:t>
+                <w:t xml:space="preserve">hal-05447482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position and Speed Estimation Using Deep Learning-Based KKL Observer in Mixed Autonomy Traffic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-Based Nonlinear Observer Design for Autonomous Systems Using Contraction Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Filho Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feron</w:t>
+                <w:t xml:space="preserve">Alnafouri Tareq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BR), Brazil</w:t>
+              <w:t xml:space="preserve">2025 23rd European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447482v1</w:t>
+                <w:t xml:space="preserve">hal-05136954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptomatic and Asymptomatic Carotid Plaques Classification using CT Images and Hybrid Deep Transfer Learning</w:t>
               </w:r>
@@ -6023,51 +6023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Jiahao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6114,51 +6114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic prescribed-time KKL observer for continuous-time autonomous nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Gradient Interval Optimization Convergence for the Semi-Classical Signal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,64 +6361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Akhrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC BMS 2024 - Biological and Medical Systems - 12th BMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2024, Villingen, Germany. pp.573-578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6673,64 +6673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouad Boularas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Biological and Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Villingen-Schwenningen, Germany. pp.291-296, </w:t>
@@ -6768,77 +6768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-based design of cascade observers for discrete-time nonlinear systems with output delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9869-9874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6872,64 +6872,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulated-Integral Observer Design with a Virtual Output Derivative Injection Term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6989,64 +6989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG Epileptic Data Classification Using the Schrodinger Operator’s Spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7093,77 +7093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional-order Modified Windkessel Model of the Human Arterial Vascular System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7204,711 +7204,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure Onset Localization in Focal Epilepsy using intracranial-EEG data and the Schrodinger Operator’s Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
+                <w:t xml:space="preserve">Fish Growth Tracking and Mortality Monitoring: Control Design and Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3790-3796, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10339987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413998v1</w:t>
+                <w:t xml:space="preserve">hal-04232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic Neural Network-based State and Disturbance Estimation for a Class of Nonlinear Systems using Modulating Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg Kirati</w:t>
+                <w:t xml:space="preserve">Modulating Functions based approach for Non-asymptotic State Estimation of Nonlinear PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156351⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9875-9880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450284v1</w:t>
+                <w:t xml:space="preserve">hal-04234670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Growth Tracking and Mortality Monitoring: Control Design and Comparisons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Seizure Onset Localization in Focal Epilepsy using intracranial-EEG data and the Schrodinger Operator’s Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156119⟩</w:t>
+              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10339987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232786v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Functions based approach for Non-asymptotic State Estimation of Nonlinear PDEs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Non-Asymptotic Neural Network-based State and Disturbance Estimation for a Class of Nonlinear Systems using Modulating Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9875-9880, </w:t>
+              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3062-3068, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234670v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman filter for estimating fish weight via an augmented fish population growth model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Data-Driven State Estimation for Light-Emitting Diode Underwater Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9855-9861, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.407⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9862-9868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234560v1</w:t>
+                <w:t xml:space="preserve">hal-04240292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven State Estimation for Light-Emitting Diode Underwater Optical Communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman filter for estimating fish weight via an augmented fish population growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9862-9868, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9855-9861, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240292v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic Disturbances Estimation for Time Fractional Advection-Dispersion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,64 +8063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Neural Network Based Monitoring of Wastewater Treatment Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8161,1097 +8161,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrogram Image-based Machine Learning Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Using PPG Signal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+                <w:t xml:space="preserve">Membrane Bioreactor control and Fouling Monitoring using Artificial Neural Network-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Algoufily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926941⟩</w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems CMWRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milano, Italy. pp.66-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969289v1</w:t>
+                <w:t xml:space="preserve">hal-03969595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame: control, design and experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Feron</w:t>
+                <w:t xml:space="preserve">Kalman Filter Design for Intermittent Optical Wireless Communication Systems on Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/AIAA 41st Digital Avionics Systems Conference (DASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.213-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970815v1</w:t>
+                <w:t xml:space="preserve">hal-03970818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Spectrogram Image-based Machine Learning Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Using PPG Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ioannina, Greece. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969558v1</w:t>
+                <w:t xml:space="preserve">hal-03969289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Extremum Seeking Convergence by Richardson Extrapolation Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan-Henrik Metsch</w:t>
+                <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame: control, design and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Neuhauser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Jouffroy</w:t>
+                <w:t xml:space="preserve">Kuat Telegenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992618⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE/AIAA 41st Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Portsmouth, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969544v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Bioreactor control and Fouling Monitoring using Artificial Neural Network-Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Camelia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems CMWRS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.011⟩</w:t>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.3613-3619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969595v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Filter Design for Intermittent Optical Wireless Communication Systems on Time Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating Extremum Seeking Convergence by Richardson Extrapolation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Henrik Metsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqi Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Jerome Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.213-220, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.253-259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970818v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep-Learning-Based Observer for State Estimation of Direct Contact Membrane Distillation System Modeled by Differential Algebraic Equations</w:t>
+                <w:t xml:space="preserve">Performance analysis of economic model predictive control on a solar-powered direct contact membrane distillation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Marani</w:t>
+                <w:t xml:space="preserve">Hichem Bessafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakir Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966101⟩</w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems, CMWRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milano, Italy. pp.13-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969330v1</w:t>
+                <w:t xml:space="preserve">hal-03969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization of fractional order systems for the joint estimation of parameters and fractional differentiation orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta (GA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of economic model predictive control on a solar-powered direct contact membrane distillation system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deep-Learning-Based Observer for State Estimation of Direct Contact Membrane Distillation System Modeled by Differential Algebraic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakir Messaoud</w:t>
+                <w:t xml:space="preserve">Yubin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems, CMWRS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milano, Italy. pp.13-19, </w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1271-1277, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969698v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame using sliding mode control based Kalman filter with unknown input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuat Telegenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9292,317 +9292,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Messaoud Chakir</w:t>
+                <w:t xml:space="preserve">A Multiple Linear Regression Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Based on Schrodinger Spectrum Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
+              <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.143-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970346v1</w:t>
+                <w:t xml:space="preserve">hal-03970821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiple Linear Regression Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Based on Schrodinger Spectrum Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Camelia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.3613-3619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970821v1</w:t>
+                <w:t xml:space="preserve">hal-03970346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribed-time high-gain nonlinear observer design for triangular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9640,103 +9640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tanks state estimation using a high-gain like observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems, MICNON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9809,64 +9809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
@@ -9889,342 +9889,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer design for nonlinear systems with delayed measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104758v1</w:t>
+                <w:t xml:space="preserve">hal-03104771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">High-gain observer design for nonlinear systems with delayed measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104771v1</w:t>
+                <w:t xml:space="preserve">hal-03104758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Gain Observer Design for Nonlinear Systems with Delayed Output Measurements using Time-Varying Gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10288,51 +10288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time state estimation of discrete-time linear systems with some extensions. Application to steering lateral vehicle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,51 +10396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10534,51 +10534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghattassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10915,51 +10915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity adaptive observer design and parameter identification for a class of nonlinear fractional-order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11229,51 +11229,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Order Numerical Differentiation with B-Spline Functions</w:t>
+                <w:t xml:space="preserve">Identification of fractional order systems using modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
@@ -11291,97 +11291,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Fractional Signals and Systems 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">2013 American Control Conference, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859455v1</w:t>
+                <w:t xml:space="preserve">hal-00801425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of fractional order systems using modulating functions method</w:t>
+                <w:t xml:space="preserve">Fractional Order Numerical Differentiation with B-Spline Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
@@ -11399,73 +11399,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 American Control Conference, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">The International Conference on Fractional Signals and Systems 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801425v1</w:t>
+                <w:t xml:space="preserve">hal-00859455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-classical based image reconstruction</w:t>
               </w:r>
@@ -11641,103 +11641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khelouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11765,217 +11765,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
+                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713408v2</w:t>
+                <w:t xml:space="preserve">hal-00728406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
+                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728406v1</w:t>
+                <w:t xml:space="preserve">hal-00713408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique d'analyse de la forme des signaux de pression artérielle basée sur une approche semi-classique</w:t>
               </w:r>
@@ -12687,51 +12687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12763,217 +12763,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input Impedance of the Arterial System Using Parametric Models</w:t>
+                <w:t xml:space="preserve">Separation of arterial pressure into solitary waves and windkessel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Algérie</w:t>
+              <w:t xml:space="preserve">MCBMS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001185v1</w:t>
+                <w:t xml:space="preserve">inria-00000914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of arterial pressure into solitary waves and windkessel flow</w:t>
+                <w:t xml:space="preserve">Input Impedance of the Arterial System Using Parametric Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000914v2</w:t>
+                <w:t xml:space="preserve">inria-00001185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12991,77 +12991,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Feasibility of Estimating the Carotid-to-Femoral Pulse Wave Velocity Using Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13134,64 +13134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13272,484 +13272,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sensing of system parameters in membrane distillation</w:t>
+                <w:t xml:space="preserve">Model predictive control paradigms for direct contact membrane distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11364468B2. 2022</w:t>
+                <w:t xml:space="preserve">Fahad Ali Albalawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20220219121A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969802v1</w:t>
+                <w:t xml:space="preserve">hal-03969777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Lyapunov controller for uncertain systems</w:t>
+                <w:t xml:space="preserve">Feature generation based on eigenfunctions of the schrödinger operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11500342B2. 2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20220133242A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969738v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of distributed heat transfer mechanisms in membrane distillation plants</w:t>
+                <w:t xml:space="preserve">Soft sensing of system parameters in membrane distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Eleiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : US11344847B2. 2022</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : US11364468B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969822v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control paradigms for direct contact membrane distillation</w:t>
+                <w:t xml:space="preserve">Robust Lyapunov controller for uncertain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11500342B2. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingang Guo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03969777v1</w:t>
+                <w:t xml:space="preserve">hal-03969738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature generation based on eigenfunctions of the schrödinger operator</w:t>
+                <w:t xml:space="preserve">Control of distributed heat transfer mechanisms in membrane distillation plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US20220133242A1. 2022</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Eleiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US11344847B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969837v1</w:t>
+                <w:t xml:space="preserve">hal-03969822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced feature generation for signal classification based on position weight matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Ali Albalawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Chahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13812,90 +13812,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and Unknown Input Estimation using a Left-Invertibility Constrained Neural Estimator in Delayed Autonomic Cardiac Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Alessio d'Inverno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14048,90 +14048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Informed Neural Estimation of State and Unknown Input in Autonomic Cardiac Dynamics with Left-Invertibility Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Alessio d'Inverno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14179,51 +14179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Harkat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14297,51 +14297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Parallel Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14392,315 +14392,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal-Based Monitoring for Tissue Oxygenation &amp; Diabetes Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windkessel model-based Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449508v1</w:t>
+                <w:t xml:space="preserve">hal-05039808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windkessel model-based Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Signal-Based Monitoring for Tissue Oxygenation &amp; Diabetes Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbaki Guir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039808v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio-PPG: photoplethysmogram digital twin synthesis using deep neural representation of 6G/WiFi ISAC signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14731,77 +14731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boukaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14819,51 +14819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CycleGAN for EEG artifact removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaki Guir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14995,77 +14995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-based Nonlinear Observer design for autonomous systems using contraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15109,51 +15109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding control and water quality monitoring in aquaculture systems: Opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15178,233 +15178,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic State and Disturbance Estimation for a Class of Triangular Nonlinear Systems using Modulating Functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tracking Control of Optical Beam Transceivers using Mean Field Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234355v1</w:t>
+                <w:t xml:space="preserve">hal-04234358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Control of Optical Beam Transceivers using Mean Field Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Non-Asymptotic State and Disturbance Estimation for a Class of Triangular Nonlinear Systems using Modulating Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234358v1</w:t>
+                <w:t xml:space="preserve">hal-04234355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based versus model-free feeding control and water quality monitoring for fish growth tracking in aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15884,64 +15884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Khalil Monjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16011,51 +16011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry van de Louw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16568,51 +16568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Myshkevych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sanchez Medina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aljehani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khalil Monjed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-025-00461-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Marani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22684-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Alaslani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levina Perzhilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al-Naffouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3584508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Siyoucef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Adnane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3538758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Bahloul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Boularas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yuceel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16598-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3409839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102511" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bothayna Al-Gashgari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mantilla-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiannyu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fras Baasher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00110-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aboelkassem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2023.3343083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1100570" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zenati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3281514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Laref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083521" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Piliouras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103188" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Alhazmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3167281" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02923-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ghaffour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1424810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Chahid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Majoris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berumen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838593" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghattassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124367" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Eleiwi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsaadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.01.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW1TKCVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844340v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0091-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-0118-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filho Israel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnafouri Tareq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447482v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11252958" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jiahao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251806" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg Kirati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Akhrouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chakir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340881" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388708" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10339987" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156351" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156119" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Noack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Reger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.410" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingquan Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Liang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.408" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Serrai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhaduri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926941" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuat Telegenov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925849" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969558v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Camelia Touati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Henrik Metsch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Neuhauser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jouffroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992618" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969595v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Algoufily" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867456" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Khodja" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Messaoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970809v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970346v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970821v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431155" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527763v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139527v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113626v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139529v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000914v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969802v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mustafa Karam" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969738v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969822v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969777v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Albalawi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Guo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969837v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Piedelievre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294119v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449508v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Guir" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Robbins" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039808v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447467v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Jesus Santos Filho" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami-Mitiche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131698v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Filho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234355v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234358v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234352v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520773v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158653v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131668v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429496v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175816v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000909v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Myshkevych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sanchez Medina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aljehani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22684-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Alaslani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levina Perzhilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al-Naffouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3584508" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khalil Monjed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-025-00461-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Marani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Siyoucef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Adnane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3538758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Bahloul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Boularas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yuceel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16598-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3409839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bothayna Al-Gashgari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mantilla-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiannyu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fras Baasher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00110-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aboelkassem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2023.3343083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1100570" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zenati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3281514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Laref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083521" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Alhazmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3167281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Piliouras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103188" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02923-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ghaffour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1424810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Chahid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Majoris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berumen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838593" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghattassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124367" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Eleiwi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsaadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.01.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW1TKCVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844340v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0091-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-0118-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filho Israel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnafouri Tareq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11252958" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jiahao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251806" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg Kirati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Akhrouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chakir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340881" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388708" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Noack" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Reger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10339987" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156351" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingquan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.408" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.407" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Serrai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhaduri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Algoufily" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Hong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969289v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926941" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970815v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuat Telegenov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925849" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Camelia Touati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867436" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Henrik Metsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Neuhauser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jouffroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992618" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Khodja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Messaoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969534v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867456" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966101" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970809v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431155" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527763v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139527v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113626v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139529v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000914v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969777v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Albalawi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Guo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969837v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mustafa Karam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Piedelievre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294119v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449508v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Guir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Robbins" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447467v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Jesus Santos Filho" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami-Mitiche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131698v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Filho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234355v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234352v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520773v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158653v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131668v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429496v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175816v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000909v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>