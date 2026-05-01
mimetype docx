--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -325,620 +325,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive long-range modeling of EEG and ECG with Mamba and dynamic graph learning</w:t>
+                <w:t xml:space="preserve">Viral particle prediction in wastewater treatment plants using nonlinear lifelong learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahao Hu</w:t>
+                <w:t xml:space="preserve">Jianxu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevhen Myshkevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Khalil Monjed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.38762. </w:t>
+              <w:t xml:space="preserve">npj Clean Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-22684-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41545-025-00461-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447436v1</w:t>
+                <w:t xml:space="preserve">hal-05131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You Can Monitor Your Hydration Level Using Your Smartphone Camera</w:t>
+                <w:t xml:space="preserve">Deep-learning based KKL chain observer for discrete-time nonlinear systems with time-varying output delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Alaslani</w:t>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levina Perzhilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3584508⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447490v1</w:t>
+                <w:t xml:space="preserve">hal-05131640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive long-range modeling of EEG and ECG with Mamba and dynamic graph learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Cottin</w:t>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.38762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-22684-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05447543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viral particle prediction in wastewater treatment plants using nonlinear lifelong learning models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">You Can Monitor Your Hydration Level Using Your Smartphone Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Alaslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levina Perzhilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianxu Chen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Clean Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41545-025-00461-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2025.3584508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131594v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning based KKL chain observer for discrete-time nonlinear systems with time-varying output delay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Brain-Heart Interaction: A Review of Mechanistic Dynamical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Marani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, pp.111955. </w:t>
+              <w:t xml:space="preserve">IEEE Reviews in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RBME.2025.3641959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05131640v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive Monitoring of Dehydration of Fasting and Sportspeople Subjects via Skin Capacitance</w:t>
               </w:r>
@@ -950,77 +950,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumia Siyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Adnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (7), pp.11428-11440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1182,235 +1182,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding control and water quality monitoring on bioenergetic fish growth modeling: Opportunities and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Prescribed-Time Observer Design for Nonlinear Triangular Systems With Delayed Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102511⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.8080-8087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3409839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131647v1</w:t>
+                <w:t xml:space="preserve">hal-05138300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescribed-Time Observer Design for Nonlinear Triangular Systems With Delayed Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+                <w:t xml:space="preserve">Feeding control and water quality monitoring on bioenergetic fish growth modeling: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.8080-8087. </w:t>
+              <w:t xml:space="preserve">Aquacultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.102511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3409839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaeng.2024.102511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138300v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chemicals and physical stressors on horizontal gene transfer via natural transformation</w:t>
               </w:r>
@@ -1500,2445 +1500,2445 @@
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44221-023-00110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232778v1</w:t>
+                <w:t xml:space="preserve">hal-04232762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadya Djeghali</w:t>
+                <w:t xml:space="preserve">Impact of chemicals and physical stressors on horizontal gene transfer via natural transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bothayna Al-Gashgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mantilla-Calderon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiannyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de los Angeles Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fras Baasher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
+              <w:t xml:space="preserve">Nature Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (7), pp.635-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44221-023-00110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874158v1</w:t>
+                <w:t xml:space="preserve">hal-04232778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional-Order Modeling of Arterial Compliance in Vascular Aging: A Computational Biomechanical Approach for Investigating Cardiovascular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJEMB.2023.3343083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A learning-based image processing approach for pulse wave velocity estimation using spectrogram from peripheral pulse wave signals: An in silico study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphys.2023.1100570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Admissibility and Stability of Multiagent Nonlinear Interconnected Positive Systems With Heterogeneous Delays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
+                <w:t xml:space="preserve">Linear matrix inequality–based observer design methods for a class of nonlinear systems with delayed output measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Nechaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mostefai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadya Djeghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3281514⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (3), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518221133590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232790v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy of Small Antiviral Molecules on a Black-Phosphorus Nanocarrier: Machine Learning and Quantum Chemical Simulation Insights</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Admissibility and Stability of Multiagent Nonlinear Interconnected Positive Systems With Heterogeneous Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Zenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Aouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28083521⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (9), pp.5775-5782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2023.3281514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232799v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chemicals and physical stressors on horizontal gene transfer via natural transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fras Baasher</w:t>
+                <w:t xml:space="preserve">Synergy of Small Antiviral Molecules on a Black-Phosphorus Nanocarrier: Machine Learning and Quantum Chemical Simulation Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Laref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Laref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44221-023-00110-8⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (8), pp.3521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28083521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232762v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Human Hypertension Blood Flow Model Using Fractional Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969319v1</w:t>
+                <w:t xml:space="preserve">hal-03969575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fish growth trajectory tracking using Q-learning in precision aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Defoort</w:t>
+                <w:t xml:space="preserve">Abderrazak Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Majoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Berumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 550, pp.737838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969245v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Sensitivity and Experimental Validation for Fractional-Order Dynamical Modeling of Neurovascular Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Alhazmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of Engineering in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.69-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OJEMB.2022.3167281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliton-based single-point pulse wave velocity model: A quantum mechanical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, pp.103188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bspc.2021.103188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On high-gain observer design for nonlinear systems with delayed output measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.110281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a detection approach of surge precursors using a semi-classical signal analysis method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time scale reachability and controllability of time‐varying linear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Deligant</w:t>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Bakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
+                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02923-0⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.2074-2088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969564v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding window neural network based sensing of bacteria in wastewater treatment plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
+                <w:t xml:space="preserve">Time scale observability and constructibility of linear dynamic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (8), pp.1994-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2021.1890823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969580v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Tracking and Observer Design for Space Fractional Partial Differential Equation Modeling Gas Pressures in Fractured Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a detection approach of surge precursors using a semi-classical signal analysis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Deligant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (3), pp.1613-1641. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137 (6), pp.727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1424810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-02923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969708v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI-based discrete time nonlinear observer for light-emitting diode optical communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reference Tracking and Observer Design for Space Fractional Partial Differential Equation Modeling Gas Pressures in Fractured Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang Ding</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110309⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.1613-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1424810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03642179v1</w:t>
+                <w:t xml:space="preserve">hal-03969708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference tracking problem for boundary controlled time fractional advection dispersion equation in the presence of disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
+                <w:t xml:space="preserve">Sliding window neural network based sensing of bacteria in wastewater treatment plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Alharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2021.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969567v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish growth trajectory tracking using Q-learning in precision aquaculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">An LMI-based discrete time nonlinear observer for light-emitting diode optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Majoris</w:t>
+                <w:t xml:space="preserve">Zhang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berumen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 550, pp.737838. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 141, pp.110309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2021.737838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969578v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Hypertension Blood Flow Model Using Fractional Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
+                <w:t xml:space="preserve">Reference tracking problem for boundary controlled time fractional advection dispersion equation in the presence of disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.100614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2022.100614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969575v1</w:t>
+                <w:t xml:space="preserve">hal-03969567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of Modulating Functions’ Design Parameters for Estimation Problems</w:t>
+                <w:t xml:space="preserve">Finite-time estimation algorithms for LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharefa Asiri</w:t>
+                <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000849⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.109436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113903v1</w:t>
+                <w:t xml:space="preserve">hal-03104720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time estimation algorithms for LPV discrete-time systems with application to output feedback stabilization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of Modulating Functions’ Design Parameters for Estimation Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazia Bedouhene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+                <w:t xml:space="preserve">Sharefa Asiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.109436. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.277-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3000849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104720v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale state feedback h -stabilisation of linear systems under Lipschitz-type disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4083,359 +4083,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric approach to nonlinear fault detection and isolation in a hybrid three-cell converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Khelouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atallah Benalia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ali Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2018.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2019.1588409⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676735v1</w:t>
+                <w:t xml:space="preserve">hal-03644208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for uniform exponential stability and h -stability of some classes of dynamic equations on arbitrary time scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geometric approach to nonlinear fault detection and isolation in a hybrid three-cell converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Boukerrioua</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Samir Khelouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atallah Benalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Boukhetala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (5), pp.1069-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2019.1588409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644208v1</w:t>
+                <w:t xml:space="preserve">hal-03676735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razumikhin-type Theorems on Practical Stability of Dynamic Equations on Time Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$H_\infty$ adaptive observer for nonlinear fractional-order systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,328 +4697,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
+                <w:t xml:space="preserve">Dynamic modeling and experimental validation for direct contact membrane distillation (DCMD) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
+                <w:t xml:space="preserve">Fadi Eleiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noreddine Ghaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Alsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijo Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 384, 384, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430018v1</w:t>
+                <w:t xml:space="preserve">hal-04929784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modeling and experimental validation for direct contact membrane distillation (DCMD) process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New MPPT algorithm for PV applications based on hybrid dynamical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijo Francis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tadjine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 384, 384, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.14-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929784v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algebraic fractional order differentiator for a class of signals satisfying a linear differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating Functions Based Algorithm for the Estimation of the Coefficients and Differentiation Order for a Space-Fractional Advection-Dispersion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fractional order differentiators using generalized modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry van de Louw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,511 +5654,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position and Speed Estimation Using Deep Learning-Based KKL Observer in Mixed Autonomy Traffic Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mamba-CAM-Sleep: A Mamba-based Channel Attention Model for Sleep Staging Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Hu Jiahao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Feron</w:t>
+                <w:t xml:space="preserve">M. Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11251806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447482v1</w:t>
+                <w:t xml:space="preserve">hal-05447487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-Based Nonlinear Observer Design for Autonomous Systems Using Contraction Analysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Position and Speed Estimation Using Deep Learning-Based KKL Observer in Mixed Autonomy Traffic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alnafouri Tareq</w:t>
+                <w:t xml:space="preserve">Zhe Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 23rd European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136954v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatic and Asymptomatic Carotid Plaques Classification using CT Images and Hybrid Deep Transfer Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
+                <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-Based Nonlinear Observer Design for Autonomous Systems Using Contraction Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Davaine</w:t>
+                <w:t xml:space="preserve">Filho Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnafouri Tareq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 23rd European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447495v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamba-CAM-Sleep: A Mamba-based Channel Attention Model for Sleep Staging Classification</w:t>
+                <w:t xml:space="preserve">Symptomatic and Asymptomatic Carotid Plaques Classification using CT Images and Hybrid Deep Transfer Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hu Jiahao</w:t>
+                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mahboob Ur Rahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+                <w:t xml:space="preserve">Jean Michel Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 47th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, Jul 2025, Copenhagen, Denmark. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC58623.2025.11251806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/embc58623.2025.11252958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447487v1</w:t>
+                <w:t xml:space="preserve">hal-05447495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic prescribed-time KKL observer for continuous-time autonomous nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Gradient Interval Optimization Convergence for the Semi-Classical Signal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Piliouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,64 +6361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Akhrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC BMS 2024 - Biological and Medical Systems - 12th BMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2024, Villingen, Germany. pp.573-578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6673,64 +6673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouad Boularas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Biological and Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Villingen-Schwenningen, Germany. pp.291-296, </w:t>
@@ -6762,1153 +6762,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-based design of cascade observers for discrete-time nonlinear systems with output delay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">EEG Epileptic Data Classification Using the Schrodinger Operator’s Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9869-9874, </w:t>
+              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234594v1</w:t>
+                <w:t xml:space="preserve">hal-04414005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated-Integral Observer Design with a Virtual Output Derivative Injection Term</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+                <w:t xml:space="preserve">Fractional-order Modified Windkessel Model of the Human Arterial Vascular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Aboelkassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9881-9886, </w:t>
+              <w:t xml:space="preserve">BioCAS 2023 - IEEE Biomedical Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Toronto, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS58349.2023.10388708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234623v1</w:t>
+                <w:t xml:space="preserve">hal-04413979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Epileptic Data Classification Using the Schrodinger Operator’s Spectrum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+                <w:t xml:space="preserve">Modulated-Integral Observer Design with a Virtual Output Derivative Injection Term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9881-9886, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10340881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414005v1</w:t>
+                <w:t xml:space="preserve">hal-04234623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-order Modified Windkessel Model of the Human Arterial Vascular System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Deep-learning-based design of cascade observers for discrete-time nonlinear systems with output delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioCAS 2023 - IEEE Biomedical Circuits and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Toronto, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9869-9874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioCAS58349.2023.10388708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413979v1</w:t>
+                <w:t xml:space="preserve">hal-04234594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Growth Tracking and Mortality Monitoring: Control Design and Comparisons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+                <w:t xml:space="preserve">Seizure Onset Localization in Focal Epilepsy using intracranial-EEG data and the Schrodinger Operator’s Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3790-3796, </w:t>
+              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sydney, Australia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10339987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232786v1</w:t>
+                <w:t xml:space="preserve">hal-04413998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Functions based approach for Non-asymptotic State Estimation of Nonlinear PDEs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Non-Asymptotic Neural Network-based State and Disturbance Estimation for a Class of Nonlinear Systems using Modulating Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.410⟩</w:t>
+              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3062-3068, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234670v1</w:t>
+                <w:t xml:space="preserve">hal-04450284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure Onset Localization in Focal Epilepsy using intracranial-EEG data and the Schrodinger Operator’s Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Sara Nour Sadoun</w:t>
+                <w:t xml:space="preserve">Fish Growth Tracking and Mortality Monitoring: Control Design and Comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2023 - 45th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC40787.2023.10339987⟩</w:t>
+              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3790-3796, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413998v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Asymptotic Neural Network-based State and Disturbance Estimation for a Class of Nonlinear Systems using Modulating Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg Kirati</w:t>
+                <w:t xml:space="preserve">Modulating Functions based approach for Non-asymptotic State Estimation of Nonlinear PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Ghaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.3062-3068, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9875-9880, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04450284v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven State Estimation for Light-Emitting Diode Underwater Optical Communication</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman filter for estimating fish weight via an augmented fish population growth model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9862-9868, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.408⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9855-9861, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240292v1</w:t>
+                <w:t xml:space="preserve">hal-04234560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman filter for estimating fish weight via an augmented fish population growth model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Data-Driven State Estimation for Light-Emitting Diode Underwater Optical Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingquan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenwen Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangliang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9855-9861, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.9862-9868, </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234560v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-asymptotic Disturbances Estimation for Time Fractional Advection-Dispersion Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8063,64 +8063,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Neural Network Based Monitoring of Wastewater Treatment Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Alharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8161,1097 +8161,1097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Bioreactor control and Fouling Monitoring using Artificial Neural Network-Based Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peiying Hong</w:t>
+                <w:t xml:space="preserve">Spectrogram Image-based Machine Learning Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Using PPG Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems CMWRS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.011⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ioannina, Greece. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969595v1</w:t>
+                <w:t xml:space="preserve">hal-03969289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Filter Design for Intermittent Optical Wireless Communication Systems on Time Scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame: control, design and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuat Telegenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993846⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE/AIAA 41st Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Portsmouth, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970818v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrogram Image-based Machine Learning Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Using PPG Signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Camelia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BHI56158.2022.9926941⟩</w:t>
+              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.3613-3619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969289v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame: control, design and experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Marani</w:t>
+                <w:t xml:space="preserve">Accelerating Extremum Seeking Convergence by Richardson Extrapolation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Henrik Metsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuat Telegenov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Feron</w:t>
+                <w:t xml:space="preserve">Jonathan Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jouffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE/AIAA 41st Digital Avionics Systems Conference (DASC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC55683.2022.9925849⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.253-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970815v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+                <w:t xml:space="preserve">Membrane Bioreactor control and Fouling Monitoring using Artificial Neural Network-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Algoufily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peiying Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems CMWRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milano, Italy. pp.66-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969558v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Extremum Seeking Convergence by Richardson Extrapolation Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalman Filter Design for Intermittent Optical Wireless Communication Systems on Time Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Jouffroy</w:t>
+                <w:t xml:space="preserve">Wenqi Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Ben Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.253-259, </w:t>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.213-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969544v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of economic model predictive control on a solar-powered direct contact membrane distillation system</w:t>
+                <w:t xml:space="preserve">A Deep-Learning-Based Observer for State Estimation of Direct Contact Membrane Distillation System Modeled by Differential Algebraic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Bessafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chakir Messaoud</w:t>
+                <w:t xml:space="preserve">Yubin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems, CMWRS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.003⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1271-1277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969698v1</w:t>
+                <w:t xml:space="preserve">hal-03969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initialization of fractional order systems for the joint estimation of parameters and fractional differentiation orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta (GA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep-Learning-Based Observer for State Estimation of Direct Contact Membrane Distillation System Modeled by Differential Algebraic Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of economic model predictive control on a solar-powered direct contact membrane distillation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Bessafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Marani</w:t>
+                <w:t xml:space="preserve">Chakir Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.1271-1277, </w:t>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Control Methods for Water Resource Systems, CMWRS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milano, Italy. pp.13-19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969330v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone reference tracking in a non-inertial frame using sliding mode control based Kalman filter with unknown input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuat Telegenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9298,64 +9298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiple Linear Regression Model for Carotid-to-Femoral Pulse Wave Velocity Estimation Based on Schrodinger Spectrum Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,113 +9402,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A learning observer approach for fouling detection and localization in direct contact membrane distillation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Camelia Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.3613-3619, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970346v1</w:t>
@@ -9519,90 +9519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescribed-time high-gain nonlinear observer design for triangular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9640,103 +9640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled tanks state estimation using a high-gain like observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IFAC Conference on Modelling, Identification and Control of Nonlinear Systems, MICNON 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9796,77 +9796,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasni Arezki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyhia Bouhadjra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
@@ -9889,463 +9889,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Gain Observer Design for Nonlinear Systems with Delayed Output Measurements using Time-Varying Gains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N’doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.235-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104771v1</w:t>
+                <w:t xml:space="preserve">hal-03969258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-gain observer design for nonlinear systems with delayed measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Hamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Gain Observer Design for Nonlinear Systems with Delayed Output Measurements using Time-Varying Gains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A switched-gain nonlinear observer for LED optical communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zemouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IFAC World Congress, IFAC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03969258v1</w:t>
+                <w:t xml:space="preserve">hal-03104771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-time state estimation of discrete-time linear systems with some extensions. Application to steering lateral vehicle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10383,103 +10383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation of LPV discrete-time systems with application to output feedback stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Chaib Draa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazia Bedouhene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th IEEE Conference on Decision and Control, CDC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
@@ -10534,51 +10534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghattassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2018 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10612,64 +10612,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating functions method for parameters estimation in the fifth order KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharefa Asiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10814,472 +10814,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01343312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint state and parameter estimation for a class of cascade systems: Application to a hemodynamic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Non-asymptotic state estimation for a class of linear time-varying systems with unknown inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Control Conference (ECC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">the 19th World Congress of the International Federation of Automatic Control 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987907v1</w:t>
+                <w:t xml:space="preserve">hal-00968974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity adaptive observer design and parameter identification for a class of nonlinear fractional-order systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Voos</w:t>
+                <w:t xml:space="preserve">Joint state and parameter estimation for a class of cascade systems: Application to a hemodynamic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Zayane-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Conference on decision and Control, CDC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">The 13th European Control Conference (ECC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080261v1</w:t>
+                <w:t xml:space="preserve">hal-00987907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of an unknown source for a space fractional advection dispersion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
+                <w:t xml:space="preserve">H-infinity adaptive observer design and parameter identification for a class of nonlinear fractional-order systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Voos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Da-Yan Liu</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darouach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/ASME 10th International Conference on Mechatronic and Embedded Systems and Applications (MESA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">53rd Conference on decision and Control, CDC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464503v1</w:t>
+                <w:t xml:space="preserve">hal-01080261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-asymptotic state estimation for a class of linear time-varying systems with unknown inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The determination of an unknown source for a space fractional advection dispersion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Aldoghaither</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 19th World Congress of the International Federation of Automatic Control 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE/ASME 10th International Conference on Mechatronic and Embedded Systems and Applications (MESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Senigallia, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MESA.2014.6935590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968974v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of fractional order systems using modulating functions method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,51 +11343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Order Numerical Differentiation with B-Spline Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11477,51 +11477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Kaisserli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Colloquium on Trends in the Applications of Mathematics in Tunisia, Algeria, Morocco, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Algiers, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11546,51 +11546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional order differentiation by integration: an application to fractional linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11641,103 +11641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sliding mode observer for a hybrid three-cell converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khelouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atallah Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Boukhetala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Systems and Control, ICSC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Algiers, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11765,217 +11765,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728406v1</w:t>
+                <w:t xml:space="preserve">hal-00713408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical properties of a semi-classical signal analysis method: noisy signal case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Fractional order differentiation by integration with Jacobi polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Perruquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Systems and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Villeneuve d'ascq, France</w:t>
+              <w:t xml:space="preserve">51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713408v2</w:t>
+                <w:t xml:space="preserve">hal-00728406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique d'analyse de la forme des signaux de pression artérielle basée sur une approche semi-classique</w:t>
               </w:r>
@@ -12687,51 +12687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12763,217 +12763,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of arterial pressure into solitary waves and windkessel flow</w:t>
+                <w:t xml:space="preserve">Input Impedance of the Arterial System Using Parametric Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCBMS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Reims, France</w:t>
+              <w:t xml:space="preserve">ICES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000914v2</w:t>
+                <w:t xml:space="preserve">inria-00001185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input Impedance of the Arterial System Using Parametric Models</w:t>
+                <w:t xml:space="preserve">Separation of arterial pressure into solitary waves and windkessel flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sorine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Algérie</w:t>
+              <w:t xml:space="preserve">MCBMS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001185v1</w:t>
+                <w:t xml:space="preserve">inria-00000914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12991,77 +12991,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Feasibility of Estimating the Carotid-to-Femoral Pulse Wave Velocity Using Machine Learning Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bahloul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juan Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13121,90 +13121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A resilient nonlinear observer for light-emitting diode optical wireless communication under actuator fault and noise jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Adil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Zemouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Rajamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masoud Abbaszadeh and Ali Zemouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Security and Resilience in Cyber-Physical Systems: Detection, Estimation and Control</w:t>
@@ -13272,497 +13272,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control paradigms for direct contact membrane distillation</w:t>
+                <w:t xml:space="preserve">Feature generation based on eigenfunctions of the schrödinger operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US20220219121A1. 2022</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazak Chahid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20220133242A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969777v1</w:t>
+                <w:t xml:space="preserve">hal-03969837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature generation based on eigenfunctions of the schrödinger operator</w:t>
+                <w:t xml:space="preserve">Soft sensing of system parameters in membrane distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US20220133242A1. 2022</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Eleiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11364468B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969837v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sensing of system parameters in membrane distillation</w:t>
+                <w:t xml:space="preserve">Robust Lyapunov controller for uncertain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11364468B2. 2022</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US11500342B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969802v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Lyapunov controller for uncertain systems</w:t>
+                <w:t xml:space="preserve">Control of distributed heat transfer mechanisms in membrane distillation plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahrazed Elmetennani</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US11500342B2. 2022</w:t>
+                <w:t xml:space="preserve">Fadi Eleiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : US11344847B2. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969738v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of distributed heat transfer mechanisms in membrane distillation plants</w:t>
+                <w:t xml:space="preserve">Model predictive control paradigms for direct contact membrane distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Ali Albalawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20220219121A1. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Mustafa Karam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03969822v1</w:t>
+                <w:t xml:space="preserve">hal-03969777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced feature generation for signal classification based on position weight matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Ali Albalawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazak Chahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US20220147756A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13806,1135 +13806,1135 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and Unknown Input Estimation using a Left-Invertibility Constrained Neural Estimator in Delayed Autonomic Cardiac Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+                <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Alessio d'Inverno</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aya Harkat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Berret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447549v1</w:t>
+                <w:t xml:space="preserve">hal-05447600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CT-Based Classification of Symptomatic vs. Asymptomatic Carotid Plaques Using Schrodinger Spectrum Features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State and Unknown Input Estimation using a Left-Invertibility Constrained Neural Estimator in Delayed Autonomic Cardiac Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Alessio d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Piedelievre</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05448176v1</w:t>
+                <w:t xml:space="preserve">hal-05447549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-Informed Neural Estimation of State and Unknown Input in Autonomic Cardiac Dynamics with Left-Invertibility Constraints</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CT-Based Classification of Symptomatic vs. Asymptomatic Carotid Plaques Using Schrodinger Spectrum Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Vargas Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Piedelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Davaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05447545v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Deep KKL and NMPC for Modeling Muscle Co-contraction Under Measurement Delays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physics-Informed Neural Estimation of State and Unknown Input in Autonomic Cardiac Dynamics with Left-Invertibility Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Nour Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Alessio d'Inverno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Berret</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05447600v1</w:t>
+                <w:t xml:space="preserve">hal-05447545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Parallel Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment ⋆</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CycleGAN for EEG artifact removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chadli</w:t>
+                <w:t xml:space="preserve">Abdelbaki Guir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamami-Mitiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294119v2</w:t>
+                <w:t xml:space="preserve">hal-05448824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windkessel model-based Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal-Based Monitoring for Tissue Oxygenation &amp; Diabetes Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chadli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelbaki Guir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039808v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal-Based Monitoring for Tissue Oxygenation &amp; Diabetes Characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Windkessel model-based Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449508v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-PPG: photoplethysmogram digital twin synthesis using deep neural representation of 6G/WiFi ISAC signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised Parallel Physics Informed Neural Networks for Blood Flow Estimation and Cardiovascular Parameters Assessment ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed A Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+                <w:t xml:space="preserve">Mohamed Chadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447467v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Radio-PPG: photoplethysmogram digital twin synthesis using deep neural representation of 6G/WiFi ISAC signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mahboob Ur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945073v2</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CycleGAN for EEG artifact removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelbaki Guir</w:t>
+                <w:t xml:space="preserve">PINN-Based Parameters And Input Joint Estimation Of Nonlinear Systems With Non-Gaussian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehor Belkhatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Jesus Santos Filho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Chadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taous‐meriem Laleg-Kirati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Hamami-Mitiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05448824v1</w:t>
+                <w:t xml:space="preserve">hal-04945073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image contrast enhancement based on the Schrödinger operator spectrum</w:t>
               </w:r>
@@ -14995,77 +14995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Physics-Informed Neural Network-based Nonlinear Observer design for autonomous systems using contraction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al-Naffouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15090,233 +15090,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding control and water quality monitoring in aquaculture systems: Opportunities and challenges</w:t>
+                <w:t xml:space="preserve">Model-based versus model-free feeding control and water quality monitoring for fish growth tracking in aquaculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234348v1</w:t>
+                <w:t xml:space="preserve">hal-04234352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Control of Optical Beam Transceivers using Mean Field Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Feeding control and water quality monitoring in aquaculture systems: Opportunities and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Aljehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234358v1</w:t>
+                <w:t xml:space="preserve">hal-04234348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Asymptotic State and Disturbance Estimation for a Class of Triangular Nonlinear Systems using Modulating Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Marani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15341,145 +15354,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based versus model-free feeding control and water quality monitoring for fish growth tracking in aquaculture systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Tracking Control of Optical Beam Transceivers using Mean Field Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N'Doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234352v1</w:t>
+                <w:t xml:space="preserve">hal-04234358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 1 continuous case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 2 discrete case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15506,81 +15506,81 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779176v1</w:t>
+                <w:t xml:space="preserve">hal-00779182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 2 discrete case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Fractional order differentiation by integration and error analysis in noisy environment: Part 1 continuous case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da-Yan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15607,51 +15607,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779182v1</w:t>
+                <w:t xml:space="preserve">hal-00779176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On semi-Classical Questions Related to Signal Analysis</w:t>
               </w:r>
@@ -15884,64 +15884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Aljehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima N’doye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Ying Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Khalil Monjed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16011,51 +16011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Papelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andry van de Louw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16568,51 +16568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Myshkevych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sanchez Medina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aljehani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Hu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22684-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Alaslani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levina Perzhilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al-Naffouri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3584508" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khalil Monjed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-025-00461-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Marani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Siyoucef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Adnane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3538758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Bahloul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Boularas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yuceel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16598-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131647v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102511" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3409839" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bothayna Al-Gashgari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mantilla-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiannyu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fras Baasher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00110-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aboelkassem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2023.3343083" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1100570" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zenati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3281514" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Laref" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083521" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969570v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Alhazmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3167281" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Piliouras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103188" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02923-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969580v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ghaffour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1424810" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100614" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Chahid" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Majoris" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berumen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737838" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838593" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghattassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124367" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Eleiwi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsaadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Francis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.01.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW1TKCVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844340v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0091-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-0118-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447482v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filho Israel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnafouri Tareq" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11252958" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jiahao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251806" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg Kirati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Akhrouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chakir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.409" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234623v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.283" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414005v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340881" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413979v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388708" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156119" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234670v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Noack" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Reger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.410" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10339987" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156351" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240292v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingquan Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Liang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.408" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.407" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Serrai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhaduri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969595v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Algoufily" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Hong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.011" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969289v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926941" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970815v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuat Telegenov" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925849" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Camelia Touati" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867436" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969544v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Henrik Metsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Neuhauser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jouffroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992618" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Khodja" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Messaoud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969534v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867456" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969330v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966101" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970809v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969258v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992555" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431155" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527763v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139527v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113626v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139529v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000914v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001185v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969777v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Albalawi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Guo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969837v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969802v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mustafa Karam" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969738v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Piedelievre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294119v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449508v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Guir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Robbins" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447467v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Jesus Santos Filho" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448824v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami-Mitiche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131698v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Filho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234348v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234358v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234355v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234352v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520773v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158653v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131668v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429496v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175816v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000909v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108877" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevhen Myshkevych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N&#8217;doye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sanchez Medina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Aljehani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanghui Xiong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131594v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxu Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Khalil Monjed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41545-025-00461-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131640v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Marani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111955" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447436v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Hu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22684-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447490v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Alaslani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levina Perzhilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al-Naffouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3584508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RBME.2025.3641959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Siyoucef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Adnane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3538758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M Vargas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Bahloul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Boularas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yuceel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaheddine Aridhi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16598-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05138300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Adil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima N'Doye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3409839" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaeng.2024.102511" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bothayna Al-Gashgari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mantilla-Calderon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiannyu Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de los Angeles Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fras Baasher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-023-00110-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahloul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Aboelkassem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehor Belkhatir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2023.3343083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232804v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Vargas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1100570" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874158v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Nechaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zemouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mostefai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Djeghali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518221133590" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Zenati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Aouf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tadjine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2023.3281514" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Laref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Sun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Laref" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083521" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838593" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Chahid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Majoris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berumen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2021.737838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Alhazmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3167281" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Piliouras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.103188" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Hamaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110281" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Ben Nasser" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous&#8208;meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2661" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2021.1890823" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969564v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Deligant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bakir" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02923-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Ghaffour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1424810" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alharbi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Ying Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.12.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ding" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Rajamani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110309" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969567v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2022.100614" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104720v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Chaib Draa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Bedouhene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109436" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharefa Asiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Yan Liu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3000849" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03718010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2020.1869345" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368695v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghattassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2020.124367" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Boukerrioua" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Hammami" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2018.10.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MNK2N5G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03676735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khelouat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah Benalia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Boukhetala" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2019.1588409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03671746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Aldoghaither" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jiip-2015-0037" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darouach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2699" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04929784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Eleiwi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Ghaffour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alsaadi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Francis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.01.004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VW1TKCVZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430018v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrazed Elmetennani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2016.10.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM42N3K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464258v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.04.017" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibaru" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Perruquetti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2417852" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1008993" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923748v3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844340v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sorine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0091-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papelier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry van de Louw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-010-0118-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447487v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jiahao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahboob Ur Rahman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC58623.2025.11251806" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447482v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Fu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05136954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filho Israel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnafouri Tareq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas Garcia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc58623.2025.11252958" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous Meriem Laleg Kirati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131692v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sara Nour Sadoun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715029" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Akhrouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Chakir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/embc53108.2024.10782524" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635563" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Vargas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouad Boularas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.11.052" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04414005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10340881" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413979v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS58349.2023.10388708" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.283" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.409" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC40787.2023.10339987" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450284v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156351" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156119" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Noack" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Reger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.410" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234560v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.407" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingquan Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenwen Liang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangliang Zhang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.408" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Serrai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bhaduri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969553v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867166" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI56158.2022.9926941" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuat Telegenov" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC55683.2022.9925849" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969558v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Camelia Touati" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867436" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Henrik Metsch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Neuhauser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jouffroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992618" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969595v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Algoufily" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiying Hong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Cai" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993846" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966101" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969534v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867456" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969698v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Bessafa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Khodja" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakir Messaoud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970809v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966119" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871031" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970346v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468602v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.335" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453620v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Arezki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyhia Bouhadjra" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969258v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zemouche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992555" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104758v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342427v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342423v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876673v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431155" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464482v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2017.7984091" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080261v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464503v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MESA.2014.6935590" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795302v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kaisserli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759819v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03618327v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750924" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00713408v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728406v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527760v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527763v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429507v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02104" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139527v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113626v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139529v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001185v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000914v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04413945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003346678-10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643963v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97166-3_14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969837v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969802v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mustafa Karam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969738v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969822v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969777v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Ali Albalawi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingang Guo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969832v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447600v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Harkat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Berret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447549v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Alessio d'Inverno" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Piedelievre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davaine" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447545v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448824v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Guir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Jesus Santos Filho" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamami-Mitiche" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449508v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe French" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Robbins" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Gordon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039808v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chadli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294119v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447467v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945073v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138807v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131698v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Filho" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234352v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234348v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234355v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234358v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779176v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00520773v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00158653v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05131668v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429496v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175816v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000909v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357309v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>