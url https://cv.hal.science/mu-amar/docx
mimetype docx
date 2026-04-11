--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -197,230 +197,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'apporte le big data ? Analyse des logs de consultation d'internet en accès libre à la Bpi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995265v1</w:t>
+                <w:t xml:space="preserve">hal-03835112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'apporte le big data ? Analyse des logs de consultation d'internet en accès libre à la Bpi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Backbone Cyclization Turns a Venom Peptide into a Stable and Equipotent Ligand at Both Muscle and Neuronal Nicotinic Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Haufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Durner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (21), pp.12682-12692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835112v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitués, séjourneurs, habitants : rapports au temps et à l’espace en bibliothèque</w:t>
               </w:r>
@@ -2197,155 +2197,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fondements théoriques de l'indexation : une approche linguistique</w:t>
+                <w:t xml:space="preserve">Manuel de méthodologie pour l’épreuve d’indexation du CAPES interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADBS éditions, 1999</w:t>
+              <w:t xml:space="preserve">CNED. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835105v1</w:t>
+                <w:t xml:space="preserve">hal-05499099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de méthodologie pour l’épreuve d’indexation du CAPES interne</w:t>
+                <w:t xml:space="preserve">Les Fondements théoriques de l'indexation : une approche linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNED. 1999</w:t>
+              <w:t xml:space="preserve">ADBS éditions, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499099v1</w:t>
+                <w:t xml:space="preserve">hal-03835105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;guet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05518837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trajectories.sciencespo.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.22387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Thuillart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.5599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;guet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05518837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trajectories.sciencespo.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.22387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Thuillart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.5599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>