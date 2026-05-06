--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -21,62 +21,87 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Muriel Amar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Université Paris Nanterre - Pôle Métiers du Livre - Dicen IdF</w:t>
+        <w:t xml:space="preserve">Maîtresse de conférences, Sciences de l'information et de la communication, Université Paris Nanterre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Enseignante au Pôle Métiers du livre de Université Paris Nanterre - Chercheuse au sein du Dicen IdF - Directrice de la collection La Numérique aux Presses de l'Enssib</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -1242,711 +1267,780 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières années de la Bibliothèque publique d'information (Bpi). La constitution d'un patrimoine des usages</w:t>
+                <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires : conclusion &amp;quot;Grand témoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Séminaire] Les cinquante premières années du Centre Georges-Pompidou : bilans et perspectives [2022-2023]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les espaces physiques et numériques en bibliothèques universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Bordeaux, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408179v1</w:t>
+                <w:t xml:space="preserve">hal-05595002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés Bpi/BNF sur les publics : des enquêtes descriptives jusqu'à l'expérience de visite</w:t>
+                <w:t xml:space="preserve">Les premières années de la Bibliothèque publique d'information (Bpi). La constitution d'un patrimoine des usages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités de la recherche dans les bibliothèques 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque publique d'information ; école nationale supérieure des sciences de l'information et des bibliothèques (enssib), 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">[Séminaire] Les cinquante premières années du Centre Georges-Pompidou : bilans et perspectives [2022-2023]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire du ministère de la Culture, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914793v1</w:t>
+                <w:t xml:space="preserve">hal-04408179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques numériques : problèmes de définitions et de mesures</w:t>
+                <w:t xml:space="preserve">Regards croisés Bpi/BNF sur les publics : des enquêtes descriptives jusqu'à l'expérience de visite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Camus-Vigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Bastard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Culture numérique / Les publics, in situ et en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Actualités de la recherche dans les bibliothèques 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque publique d'information ; école nationale supérieure des sciences de l'information et des bibliothèques (enssib), 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914796v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une enquête sur les réponses apportées par les bibliothécaires en bureau d’information</w:t>
+                <w:t xml:space="preserve">Pratiques numériques : problèmes de définitions et de mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche dans les bibliothèques : enquêtes, analyses de données et prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Culture numérique / Les publics, in situ et en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914797v1</w:t>
+                <w:t xml:space="preserve">hal-03914796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'usages des bibliothèques partenaires de Gallica : l'exemple des fonds numérisés en sciences et techniques</w:t>
+                <w:t xml:space="preserve">Une enquête sur les réponses apportées par les bibliothécaires en bureau d’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e journées des Pôles associés et de la coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche dans les bibliothèques : enquêtes, analyses de données et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914801v1</w:t>
+                <w:t xml:space="preserve">hal-03914797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paradoxe de l’autonomie en bibliothèque : enquêtes sur de nouveaux usages</w:t>
+                <w:t xml:space="preserve">Etude d'usages des bibliothèques partenaires de Gallica : l'exemple des fonds numérisés en sciences et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Mesguich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francophonies et bibliothèques : innovations, changements et réseautage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFBD, 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">14e journées des Pôles associés et de la coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914781v1</w:t>
+                <w:t xml:space="preserve">hal-03914801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification procedures for software evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie David</w:t>
+                <w:t xml:space="preserve">Le paradoxe de l’autonomie en bibliothèque : enquêtes sur de nouveaux usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amar</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mesguich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t>
+              <w:t xml:space="preserve">Francophonies et bibliothèques : innovations, changements et réseautage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFBD, 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285418v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification procedures for software evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Panckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Whistlecroft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.Publication électronique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285418v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indexation : un choix de mots ou un choix de textes ? Vers une « indexation discursive » sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'indexation à l'ère d'Internet : actes du congrès d'ISKO-­‐France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,569 +2050,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un abécédaire sensible des bibliothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eterotopia, 2025, Recherches, 9791093250762</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques 2.0 à l'heure des médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mesguich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercle de la Librairie, 2012, 9782765413400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web 2.0 en bibliothèques. Quels services ? Quels usages ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mesguich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cercle de la Librairie, 2009, 978-2-7654-0976-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de méthodologie pour l’épreuve d’indexation du CAPES interne</w:t>
+                <w:t xml:space="preserve">Les Fondements théoriques de l'indexation : une approche linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNED. 1999</w:t>
+              <w:t xml:space="preserve">ADBS éditions, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05499099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Fondements théoriques de l'indexation : une approche linguistique</w:t>
+                <w:t xml:space="preserve">Manuel de méthodologie pour l’épreuve d’indexation du CAPES interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADBS éditions, 1999</w:t>
+              <w:t xml:space="preserve">CNED. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03835105v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Shadow of Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robin de Mourat; Donato Ricci; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectories of Engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médialab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 p., 2025, 9782959706721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bibliothèque Solidaire du confinement : derrière le miroir des pratiques savantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2538,310 +2632,310 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Sauret et Marta Severo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés et pratiques d’écritures des patrimoines et des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2024, 978-2-84016-533-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façons de se soucier, manières d’accueillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Le Marec et Ewa Maczek (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le souci du public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MkF Éditions; OCIM, pp. 203-201, 2023, 978-2-49-344602-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques réflexions sur le rôle des savoirs d’expériences dans l’accueil du public en bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées &amp; Recherche : le souci du public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ocim, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des documents patrimoniaux numérisés sur la Grande Guerre : naissance d’un questionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Beaudouin, Philippe Chevallier, Lionel Maurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le web français de la Grande Guerre : Réseaux amateurs et institutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.21-42, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pupo.22387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in médiation ? Une étude d’usage des e-­albums d’exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2861,385 +2955,385 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Saemmer et Nolwenn Tréhondart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livres d’art numériques : de la conception à la réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 63-­96, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service public posté en bibliothèque : comment mesurer l’efficacité d’un service ordinaire et discret ? L’expérimentation de la méthode américaine READ à la Bpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilaine Thuillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer la bibliothèque par les mesures d’impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109 - 118, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pressesenssib.5599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des corpus patrimoniaux numérisés à l’heure de Google Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papy Fabrice (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches ouvertes sur le numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.117-148, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomades ou sédentaires ? Les internautes des bibliothèques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Camus-Vigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Evolutions sociotechniques des bibliothèques numériques sous la dir. de Fabrice Papy, Paris, Hermès-­Lavoisier, p. 133-­‐150</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet à la bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3254,120 +3348,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de l’information : problématiques émergentes, sous la dir. de Fabrice Papy, Paris, Hermès-­‐Lavoisier, 2008, p. 301-­‐323.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur : Une indexation classique est-­‐elle viable en philosophie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentation et philosophie II. A propos de l'indexation discursive, sous la direction de Benoît Hufschmitt, Jean-­‐Pierre Cotten, Marie-­‐Madeleine Varet, Besançon, Presses universitaires franc-­comtoises, 2003, p. 71-­‐83.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3377,98 +3471,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse des interactions READ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualibib : guide pratique de la qualité en bibliothèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3478,188 +3572,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de logiciels d'extraction dans les champs de l'indexation, la traduction et la terminologie, Rapport établi dans le cadre de l'ARC A3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lille 3. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance automatisée à l’exploration textuelle : présentation du progiciel Termino.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electricité de France; Direction des Etudes et de la Recherche. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3806,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;guet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05518837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trajectories.sciencespo.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879036v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.22387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Thuillart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.5599" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879147v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914777v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1951" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Haufe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Evans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Durner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00957" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Camus-Vigu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914812v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;guet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499106v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914807v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914793v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bastard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mesguich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Panckhurst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Whistlecroft" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Le Marec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05518837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Wiart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fayet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trajectories.sciencespo.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevallier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.22387" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835119v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Thuillart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.5599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914760v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touitou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914930v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>